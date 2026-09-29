--- v0 (2026-08-06)
+++ v1 (2026-09-29)
@@ -71,51 +71,51 @@
   <si>
     <t>1038680:typeValue:14:424186</t>
   </si>
   <si>
     <t>1038680:typeValue-2:14</t>
   </si>
   <si>
     <t>1038680:typeValue:6:424187</t>
   </si>
   <si>
     <t>1038680:typeValue:0:424188</t>
   </si>
   <si>
     <t>1038680:typeValue:0:424189</t>
   </si>
   <si>
     <t>1038680:typeValue:0:424190</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Event Registration - 2026–2027 Annual Cross Country and Distance AD Membership (14+)</t>
+    <t>Event Registration - 2026–2027 Kajaks TFC (14+) ANNUAL AD Membership</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Date of Birth (YYYY-MM-DD)</t>
   </si>
   <si>
     <t>Athlete with a Disability (Para)?</t>
   </si>
   <si>
     <t>Emergency Contact (Full Name)</t>
   </si>
   <si>
     <t>Emergency Contact (Relation to Athlete)</t>
   </si>
   <si>
     <t>Emergency Contact (Mobile Phone)</t>
   </si>