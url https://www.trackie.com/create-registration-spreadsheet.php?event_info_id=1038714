--- v0 (2026-08-18)
+++ v1 (2026-10-23)
@@ -179,51 +179,51 @@
   <si>
     <t>No</t>
   </si>
   <si>
     <t>High School (Grade 9-12)</t>
   </si>
   <si>
     <t>Distance (800m, 1500m, 3k, 5k)</t>
   </si>
   <si>
     <t>No, I will purchase the Opt-out option instead</t>
   </si>
   <si>
     <t>Youth Girls Medium</t>
   </si>
   <si>
     <t>Flyer Handout at track meet</t>
   </si>
   <si>
     <t>Returning Athlete</t>
   </si>
   <si>
     <t>Outdoor Performance Team (May - August 31)</t>
   </si>
   <si>
-    <t>Event Registration - 2026-2027 Flying Angels Performance Team Membership</t>
+    <t>Event Registration - 2026-2027 Flying Angels Competitive Stream Membership</t>
   </si>
   <si>
     <t>Hurdles</t>
   </si>
   <si>
     <t>I'm exempt from this requirement.</t>
   </si>
   <si>
     <t>Youth Girls Large</t>
   </si>
   <si>
     <t>Friend in club</t>
   </si>
   <si>
     <t>Annual Performance Team (November - August 31, 2027) * Includes Fall pre-season training</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Gender</t>
   </si>