--- v0 (2026-08-27)
+++ v1 (2026-10-15)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="815">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="882">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>U10</t>
   </si>
   <si>
     <t>Junior Development Cross Country (Grades 3-6)</t>
   </si>
   <si>
     <t>1038722:typeValue:102</t>
   </si>
   <si>
     <t>1038722:typeValue:103</t>
   </si>
   <si>
@@ -284,50 +284,53 @@
   <si>
     <t>Anne Frank (WANFR)</t>
   </si>
   <si>
     <t>Apex Pacers (AXPS)</t>
   </si>
   <si>
     <t>Apostles of Jesus (AOJ)</t>
   </si>
   <si>
     <t>Archbishop M.C. O'Neill (ONEI)</t>
   </si>
   <si>
     <t>Archbishop O'Leary High School (AROL)</t>
   </si>
   <si>
     <t>Arthur Voaden Secondary School (AVSS)</t>
   </si>
   <si>
     <t>Ashbury College (NCAC)</t>
   </si>
   <si>
     <t>Athletic southwest (ASW)</t>
   </si>
   <si>
+    <t>Athletic Victory  Speed Club (AVSC)</t>
+  </si>
+  <si>
     <t>Athletic Victory (Speed) Club (AVSC)</t>
   </si>
   <si>
     <t>Athletics Quebec Indépendant (00000)</t>
   </si>
   <si>
     <t>Athletisme Sud-Est/ South-East Athletics (ASEA)</t>
   </si>
   <si>
     <t>Auburn Bay School (A)</t>
   </si>
   <si>
     <t>Augustine Uche (AGUH)</t>
   </si>
   <si>
     <t>Aurora Grove (CAUGR)</t>
   </si>
   <si>
     <t>Aurora Heights (CAUHE)</t>
   </si>
   <si>
     <t>Austin Elementary (AES)</t>
   </si>
   <si>
     <t>Avalon Region (AVAL)</t>
@@ -389,197 +392,227 @@
   <si>
     <t>Belleisle Regional High School (BRHS)</t>
   </si>
   <si>
     <t>Bellerose Composite Highschool (BCHS)</t>
   </si>
   <si>
     <t>Bells Corners (BCPS)</t>
   </si>
   <si>
     <t>Bellville (BELL)</t>
   </si>
   <si>
     <t>Beverley Acres (CBEAC)</t>
   </si>
   <si>
     <t>Beynon Fields (CBEFI)</t>
   </si>
   <si>
     <t>Blanche E. Williams (BLEW)</t>
   </si>
   <si>
     <t>Blessed Sacrament (BBSS)</t>
   </si>
   <si>
+    <t>Bliss Carman (BCMS)</t>
+  </si>
+  <si>
     <t>Bloomsburg (BLOOM)</t>
   </si>
   <si>
     <t>Blue and White - Unattached (B&amp;W)</t>
   </si>
   <si>
     <t>Blue line spikes (72013)</t>
   </si>
   <si>
     <t>Blumenort Bengals (BLUM)</t>
   </si>
   <si>
     <t>Bond Lake (CBOLA)</t>
   </si>
   <si>
     <t>Boston (BOST)</t>
   </si>
   <si>
     <t>Boyle School (BOYLE)</t>
   </si>
   <si>
     <t>Brampton  Running Club (BBRC)</t>
   </si>
   <si>
     <t>Brampton Running Club (BBRC)</t>
   </si>
   <si>
     <t>Branlyn (BRAN)</t>
   </si>
   <si>
     <t>Breakaway TC (HKY)</t>
   </si>
   <si>
     <t>Breton High School (BRTN)</t>
   </si>
   <si>
     <t>Brier Park (BRIER)</t>
   </si>
   <si>
     <t>Brock University (BROCK)</t>
   </si>
   <si>
     <t>Brockville Legion Track Club (BLEG)</t>
   </si>
   <si>
+    <t>Brookfield high school (BROOK)</t>
+  </si>
+  <si>
     <t>Brooks Composite High School (BCHS)</t>
   </si>
   <si>
     <t>Brownridge (WBROW)</t>
   </si>
   <si>
     <t>Btb</t>
   </si>
   <si>
     <t>Burford (BURF)</t>
   </si>
   <si>
     <t>burlington (BURL)</t>
   </si>
   <si>
     <t>BVPA</t>
   </si>
   <si>
     <t>Caged Athletics (CAGED)</t>
   </si>
   <si>
     <t>Caledonia Centennial (CALED)</t>
   </si>
   <si>
     <t>Calgary (CITC)</t>
   </si>
   <si>
     <t>Calgary Colts (CJFL)</t>
   </si>
   <si>
     <t>Caltaf Cheetahs (CLTAF)</t>
   </si>
   <si>
     <t>CALTAF Track and Field Club (CALTA)</t>
   </si>
   <si>
     <t>Calvary Christian High School (CCHS)</t>
   </si>
   <si>
     <t>Campbell Collegiate (CAMP)</t>
   </si>
   <si>
+    <t>Canadian Mennonite University (CMU)</t>
+  </si>
+  <si>
     <t>Canmore Collegiate High School (CCHS)</t>
   </si>
   <si>
     <t>Cannonball Baddies (CBB)</t>
   </si>
   <si>
     <t>Capital Runners Club (CRC)</t>
   </si>
   <si>
     <t>Captain John Palliser School (CAPT)</t>
   </si>
   <si>
     <t>Cardston High School (CHS)</t>
   </si>
   <si>
     <t>Carleton Place HS (EOCP)</t>
   </si>
   <si>
     <t>Carlton Comprehensive High School (CARL)</t>
   </si>
   <si>
+    <t>Carlton North High School Stars (CNHSS)</t>
+  </si>
+  <si>
+    <t>Carrefour Jeunesse (CFOU)</t>
+  </si>
+  <si>
     <t>Carrville Mills (WCAMI)</t>
   </si>
   <si>
     <t>Carson Grove Elementary (CARG)</t>
   </si>
   <si>
+    <t>Cathy Wever (WEVER)</t>
+  </si>
+  <si>
     <t>CBe-Learn (LEARN)</t>
   </si>
   <si>
+    <t>CECGA</t>
+  </si>
+  <si>
+    <t>Cedar Secondary (NT)</t>
+  </si>
+  <si>
     <t>Cedarland (CEDAR)</t>
   </si>
   <si>
     <t>CEE</t>
   </si>
   <si>
     <t>Centennial 67 Public school (CEN67)</t>
   </si>
   <si>
     <t>Centennial-Grand Woodlands (CEGRW)</t>
   </si>
   <si>
     <t>Central (CENT)</t>
   </si>
   <si>
+    <t>Central Alberta Christian High School - Knights (CACHS)</t>
+  </si>
+  <si>
     <t>Centre Communautaire Campbell (CCAMP)</t>
   </si>
   <si>
     <t>Champs International Athletics ARR (C.)</t>
   </si>
   <si>
     <t>Chaparral School (CHS)</t>
   </si>
   <si>
     <t>Char-Lan HS (EOCL)</t>
   </si>
   <si>
     <t>Charles Howitt (CCHHO)</t>
   </si>
   <si>
+    <t>Charlotte County Christian Academy (CCCA)</t>
+  </si>
+  <si>
     <t>Charlton (WCHAR)</t>
   </si>
   <si>
     <t>Chief Big Belly School (CBBMS)</t>
   </si>
   <si>
     <t>Chief Justice Milvain School (CJMS)</t>
   </si>
   <si>
     <t>Chief Old Sun elementary School (COSS)</t>
   </si>
   <si>
     <t>Chinese  Taipei (TPE)</t>
   </si>
   <si>
     <t>Chinese Taipei (CP)</t>
   </si>
   <si>
     <t>Christ the King (BCTK)</t>
   </si>
   <si>
     <t>Christ The King 2026 (2026)</t>
   </si>
   <si>
     <t>Churchill Falls (EGLS)</t>
@@ -605,50 +638,53 @@
   <si>
     <t>Club De Course À Pied Lachine-Dorval (CCPLD)</t>
   </si>
   <si>
     <t>Club De Course Pulsars (PULS)</t>
   </si>
   <si>
     <t>Club La Foulée (FOULé)</t>
   </si>
   <si>
     <t>Clyde River Badminton (CRBAD)</t>
   </si>
   <si>
     <t>Cobblestone (COBB)</t>
   </si>
   <si>
     <t>Cobra (CLJH)</t>
   </si>
   <si>
     <t>Cochrane High (COCH)</t>
   </si>
   <si>
     <t>Cocrhane High School (12345)</t>
   </si>
   <si>
+    <t>Collège catholique franco Ouest (NCFO)</t>
+  </si>
+  <si>
     <t>Collège Catholique Samuel-Genest (CCSG)</t>
   </si>
   <si>
     <t>College Jean Sauve (CJS)</t>
   </si>
   <si>
     <t>Collegiate (COLL)</t>
   </si>
   <si>
     <t>Collingwood Runners (COLL)</t>
   </si>
   <si>
     <t>Columneetza (COL)</t>
   </si>
   <si>
     <t>Coreen Paul (CPAUL)</t>
   </si>
   <si>
     <t>cornwall collegiate and vocational school (CCVS)</t>
   </si>
   <si>
     <t>Courtland (COURT)</t>
   </si>
   <si>
     <t>Cowboys Track Club (CBTC)</t>
@@ -677,221 +713,269 @@
   <si>
     <t>Devins Drive (CDEDR)</t>
   </si>
   <si>
     <t>Do not know (NA)</t>
   </si>
   <si>
     <t>Doncrest (CDONC)</t>
   </si>
   <si>
     <t>Douvris (DK)</t>
   </si>
   <si>
     <t>Dr. J.K Mulloy (DRJKM)</t>
   </si>
   <si>
     <t>Dr. John G Egantoff (DJGE)</t>
   </si>
   <si>
     <t>Dr. Martin LeBoldus High School (LEBO)</t>
   </si>
   <si>
     <t>DRCSS Clippers (0802)</t>
   </si>
   <si>
+    <t>Dufferin Christian (DCS)</t>
+  </si>
+  <si>
+    <t>Dupuis (DUPUI)</t>
+  </si>
+  <si>
     <t>E.J. Sand (WEJSA)</t>
   </si>
   <si>
     <t>É.s.c. Garneau (GARN)</t>
   </si>
   <si>
     <t>Earl of March SS (EOMSS)</t>
   </si>
   <si>
+    <t>East Coast Leadership Academy (ECLA)</t>
+  </si>
+  <si>
     <t>EB (ASHLEY DHILLON)</t>
   </si>
   <si>
     <t>Ebb and Flow High School (803)</t>
   </si>
   <si>
     <t>Echo Place (ECHO)</t>
   </si>
   <si>
+    <t>École Belle-Baie (ÉBBA)</t>
+  </si>
+  <si>
     <t>École canadienne-Française (ECF31)</t>
   </si>
   <si>
+    <t>Ecole Communautaire Real Berad (ECRB)</t>
+  </si>
+  <si>
     <t>École Confédération (ECCON)</t>
   </si>
   <si>
     <t>École d'enseignement personnalisé La Source (LASO)</t>
   </si>
   <si>
     <t>École Discovery Trails Dinos (ÉDT)</t>
   </si>
   <si>
     <t>École Dufferin (ECDUF)</t>
   </si>
   <si>
     <t>Ecole Edward Schreyer School Barons (EESS)</t>
   </si>
   <si>
+    <t>École élémentaire Cassiopée (CASSI)</t>
+  </si>
+  <si>
     <t>École élémentaire catholique Saint-Joseph Wendover (WEND)</t>
   </si>
   <si>
+    <t>Ecole elementaire des Deux-Rivieres (1234)</t>
+  </si>
+  <si>
+    <t>Ecole Elémentaire Louise-Arbour (EELA)</t>
+  </si>
+  <si>
     <t>ecole Horizon-Jeunesse (HJ)</t>
   </si>
   <si>
     <t>Ecole John Henderson Middle School (EJHMS)</t>
   </si>
   <si>
     <t>École La Source (0709)</t>
   </si>
   <si>
+    <t>École La-Belle-Cloche (ÉLBC)</t>
+  </si>
+  <si>
     <t>École Mazina Giizhik (EMG)</t>
   </si>
   <si>
     <t>École Nouvelle Frontière (ENF)</t>
   </si>
   <si>
     <t>Ecole Père-Edgar-T.-LeBlanc (PETL)</t>
   </si>
   <si>
     <t>Ecole Precieux Sang (ESANG)</t>
   </si>
   <si>
     <t>École publique des Vents du Nord (4-5)</t>
   </si>
   <si>
     <t>École secondaire catholique Béatrice-Desloges (NCBD)</t>
   </si>
   <si>
     <t>École secondaire catholique La Citadelle (EOCI)</t>
   </si>
   <si>
     <t>Ecole St Joseph School (ESJS)</t>
   </si>
   <si>
     <t>Ecole St-Anne (ESA)</t>
   </si>
   <si>
     <t>École St-Joachim (ESJ)</t>
   </si>
   <si>
     <t>Ecole St. Germain (ESTG)</t>
   </si>
   <si>
     <t>Ecole Terre des Jeunes (ETDJ)</t>
   </si>
   <si>
+    <t>École Voyageur (ÉVOY)</t>
+  </si>
+  <si>
     <t>Ecole waterford spring school (EWSS)</t>
   </si>
   <si>
     <t>Ecole waterford Springs school (EWSS)</t>
   </si>
   <si>
     <t>Edge (0001)</t>
   </si>
   <si>
     <t>Edge Sport (EDGE)</t>
   </si>
   <si>
     <t>Edith Monture (EDITH)</t>
   </si>
   <si>
     <t>Edmonton Columbians (ED CO)</t>
   </si>
   <si>
     <t>ÉÉC Saint-Isidore (ÉÉCSI)</t>
   </si>
   <si>
     <t>ÉÉC Saint-Victor (ÉÉCSV)</t>
   </si>
   <si>
     <t>ÉÉC Sainte-Félicité (ÉÉCSF)</t>
   </si>
   <si>
     <t>EEP Grande-Ourse (GOUR)</t>
   </si>
   <si>
     <t>Elbow Valley Elementary. (EVES)</t>
   </si>
   <si>
+    <t>Elizabeth Barrett Elementary School (EBES)</t>
+  </si>
+  <si>
     <t>Elmwood HS Track Team 2026 (EST26)</t>
   </si>
   <si>
     <t>EML - Maurice-Lapointe (EMLXC)</t>
   </si>
   <si>
+    <t>ÉSC Béatrice-Desloges (ESCBD)</t>
+  </si>
+  <si>
     <t>Esc Sainte-Marie-Rivier (EOSMR)</t>
   </si>
   <si>
     <t>Estey (EST)</t>
   </si>
   <si>
+    <t>Etobicoke (ETB)</t>
+  </si>
+  <si>
     <t>Everlasting Tree (EVER)</t>
   </si>
   <si>
     <t>Excel (16155)</t>
   </si>
   <si>
     <t>F.J. Brennan (SWBN) (SWBN)</t>
   </si>
   <si>
     <t>F.J.Brennan (SWBN) (SWBN)</t>
   </si>
   <si>
     <t>F45 Kingston (F45K)</t>
   </si>
   <si>
     <t>Fairview School (FVIEW)</t>
   </si>
   <si>
     <t>FAMCY RACING (FAMCY)</t>
   </si>
   <si>
     <t>Fast &amp; Free Coaching (F&amp;F)</t>
   </si>
   <si>
+    <t>Fast and Free Coaching (FASTF)</t>
+  </si>
+  <si>
+    <t>Fast and furious (FAST)</t>
+  </si>
+  <si>
     <t>Father Michael McCaffery High School (FMMHS)</t>
   </si>
   <si>
     <t>Fellowes High SAchool (FHS1)</t>
   </si>
   <si>
     <t>Fellowes High School (FHS2)</t>
   </si>
   <si>
     <t>FFCA - NHS (FFCAN)</t>
   </si>
   <si>
     <t>Fireweed Runners (FWR)</t>
   </si>
   <si>
     <t>Fish Creek School (FCSC)</t>
   </si>
   <si>
+    <t>Flamborough Centre (FC)</t>
+  </si>
+  <si>
     <t>Flower CITY (FLWR)</t>
   </si>
   <si>
     <t>Flying 'M Athletic Club (FMAC)</t>
   </si>
   <si>
     <t>Flying angels (FA)</t>
   </si>
   <si>
     <t>Forest Grove (ECFGS)</t>
   </si>
   <si>
     <t>Forest Run (WFORU)</t>
   </si>
   <si>
     <t>Fort McMurray Christian School (FMCS)</t>
   </si>
   <si>
     <t>Fossil Hill (WFOHI)</t>
   </si>
   <si>
     <t>Foundations for the Future Academy - South (FFFAS)</t>
   </si>
   <si>
     <t>Fox Creek (FOX)</t>
@@ -926,83 +1010,89 @@
   <si>
     <t>German Mills (WGEMI)</t>
   </si>
   <si>
     <t>Gilbert Plains Elementary School (GPE)</t>
   </si>
   <si>
     <t>Gilbertine Academy (GILHH)</t>
   </si>
   <si>
     <t>Gina Sampson (NONE)</t>
   </si>
   <si>
     <t>Glen Morris (GLENM)</t>
   </si>
   <si>
     <t>Glen Shields (WGLSH)</t>
   </si>
   <si>
     <t>Glengarry District High School (GLEN)</t>
   </si>
   <si>
     <t>Glenn Gould (WGLGO)</t>
   </si>
   <si>
+    <t>Gloucester High School (GHS)</t>
+  </si>
+  <si>
     <t>Graham Bell Victoria (GRBEV)</t>
   </si>
   <si>
     <t>Grand River (GRRIV)</t>
   </si>
   <si>
     <t>Grand Trunk (GTHS)</t>
   </si>
   <si>
     <t>GrandeCache High School (GCCHS)</t>
   </si>
   <si>
     <t>Grandview (GRAND)</t>
   </si>
   <si>
     <t>Great Britain (GBR)</t>
   </si>
   <si>
     <t>Great Lakes Christian High School (GLCHS)</t>
   </si>
   <si>
     <t>Green &amp; Gold TFC (GGTFC)</t>
   </si>
   <si>
     <t>Greenbrier (GREEN)</t>
   </si>
   <si>
     <t>Greenwood Goblins (5511)</t>
   </si>
   <si>
     <t>Grizzlies (SWAN)</t>
   </si>
   <si>
+    <t>Gulf Islands Secondary (GISSX)</t>
+  </si>
+  <si>
     <t>H.G. Bernard (CHGBE)</t>
   </si>
   <si>
     <t>Hagersville (HAGER)</t>
   </si>
   <si>
     <t>Halifax Velocity Runners (HVR)</t>
   </si>
   <si>
     <t>Hammond river valley elementary (HRVE)</t>
   </si>
   <si>
     <t>Harbour Grace Run Club (HGRC)</t>
   </si>
   <si>
     <t>Harbour Track (HARB)</t>
   </si>
   <si>
     <t>Hartman (CHART)</t>
   </si>
   <si>
     <t>Harvest City Christian Academy (HARV)</t>
   </si>
   <si>
     <t>Harvest hills Public School (HHL)</t>
@@ -1034,149 +1124,167 @@
   <si>
     <t>Hilltop High School (HTH)</t>
   </si>
   <si>
     <t>Holland Elementary School (0615)</t>
   </si>
   <si>
     <t>Holy Child (HLYCH)</t>
   </si>
   <si>
     <t>Holy Cross (CROSS)</t>
   </si>
   <si>
     <t>Holy Cross Catholic School (HCCS)</t>
   </si>
   <si>
     <t>Holy Cross Elementary School (HCES)</t>
   </si>
   <si>
     <t>Holy Cross Regional High School (HCRHS)</t>
   </si>
   <si>
     <t>Holy Family (HOLY)</t>
   </si>
   <si>
+    <t>Holy Spirit Cochrane AB (HSCAB)</t>
+  </si>
+  <si>
     <t>Holy Trinity Catholic Secondary School (HTCSS)</t>
   </si>
   <si>
     <t>Holy Trinity Elementary (HTS)</t>
   </si>
   <si>
+    <t>Hope Reformed Christian School (HOPE)</t>
+  </si>
+  <si>
     <t>Hopedale (HOPE)</t>
   </si>
   <si>
     <t>Houghton (HOUGH)</t>
   </si>
   <si>
     <t>Huda School (HUDA)</t>
   </si>
   <si>
     <t>I dont have a team (U29BG)</t>
   </si>
   <si>
     <t>I.L. Thomas (ILTHO)</t>
   </si>
   <si>
     <t>Immaculata High School (NCIM)</t>
   </si>
   <si>
     <t>Indian Creek Road Public School (ICRPS)</t>
   </si>
   <si>
     <t>Indigenous (INDI)</t>
   </si>
   <si>
     <t>Individual entry (1)</t>
   </si>
   <si>
     <t>Instinct Racing (INST)</t>
   </si>
   <si>
+    <t>IronStride (IRON)</t>
+  </si>
+  <si>
     <t>ISNA</t>
   </si>
   <si>
     <t>ISNA Senior Boys (ISNAB)</t>
   </si>
   <si>
     <t>J. L. Mitchener (JLMIT)</t>
   </si>
   <si>
     <t>J.C. Hill/Jamieson (JCHIL)</t>
   </si>
   <si>
     <t>Jaguars (ECRB)</t>
   </si>
   <si>
     <t>Jamcaninternationalathleticsclub (JAMCA)</t>
   </si>
   <si>
     <t>James Hillier (JAHIL)</t>
   </si>
   <si>
     <t>James L. Dunn (JLD)</t>
   </si>
   <si>
     <t>Jarvis (JARV)</t>
   </si>
   <si>
     <t>Jenny Elliot (1234)</t>
   </si>
   <si>
+    <t>John Caldwell (JCS1)</t>
+  </si>
+  <si>
     <t>John Maland High School (JOMA)</t>
   </si>
   <si>
     <t>John N. A. Janvier School (JHJS)</t>
   </si>
   <si>
     <t>Johnny Lombardi (WJOLO)</t>
   </si>
   <si>
     <t>Johnson Collegiate (JOHT)</t>
   </si>
   <si>
     <t>Johnsview Village (WJOVI)</t>
   </si>
   <si>
     <t>K2J Fitness (K2J)</t>
   </si>
   <si>
     <t>Kamloops Track and Field (KAML)</t>
   </si>
   <si>
     <t>Kanetskare (KANET)</t>
   </si>
   <si>
+    <t>Kate Fisher Personal Training (KFPT)</t>
+  </si>
+  <si>
     <t>Kenneth Squires (KA)</t>
   </si>
   <si>
     <t>Kettle Lakes (CKELA)</t>
   </si>
   <si>
     <t>Kettleby (CKETT)</t>
   </si>
   <si>
+    <t>Khalsa Elite Movers (1984)</t>
+  </si>
+  <si>
     <t>King City (CKICI)</t>
   </si>
   <si>
     <t>King George (KINGG)</t>
   </si>
   <si>
     <t>Kingston Track and Field (KIN)</t>
   </si>
   <si>
     <t>Kleinberg (WKLEI)</t>
   </si>
   <si>
     <t>KLO</t>
   </si>
   <si>
     <t>Knights&amp;Rebels Academy Athletics (K&amp;R)</t>
   </si>
   <si>
     <t>Kwalikum Secondary School (KSS25)</t>
   </si>
   <si>
     <t>L.H. Frechette (WLHFR)</t>
   </si>
   <si>
     <t>L.Y. Cairns (LYCA)</t>
@@ -1190,122 +1298,137 @@
   <si>
     <t>Lac du Bonnet (LDBSS)</t>
   </si>
   <si>
     <t>Ladies Who Run parkun (LWRP)</t>
   </si>
   <si>
     <t>Lake Wilcox (CLAWI)</t>
   </si>
   <si>
     <t>Lakehead Track &amp; Field Club (LAKE)</t>
   </si>
   <si>
     <t>Lakehead Track &amp; Field Club 2026 (LTFC)</t>
   </si>
   <si>
     <t>Lakehead Track &amp; Field/XC 2025-2026 (LRUN)</t>
   </si>
   <si>
     <t>Lakehead Track and Field Club (LAKE)</t>
   </si>
   <si>
     <t>Lakehead university (WOLVE)</t>
   </si>
   <si>
+    <t>Lakeland Christian Academy (LCA)</t>
+  </si>
+  <si>
     <t>Lakewood (LAKE)</t>
   </si>
   <si>
     <t>Lakewood Academy (LKWD)</t>
   </si>
   <si>
     <t>Lambton Kent Composite School (LKCS)</t>
   </si>
   <si>
     <t>Landmark Collegiate (LAND)</t>
   </si>
   <si>
     <t>Langton (LANG)</t>
   </si>
   <si>
     <t>Lansdowne (LANS)</t>
   </si>
   <si>
     <t>Lasalle Elementary Public School (LEPS)</t>
   </si>
   <si>
     <t>Lasalle Secondary School (LAS)</t>
   </si>
   <si>
     <t>LAUZON (LAUZ)</t>
   </si>
   <si>
     <t>LCRA CA (LCRA)</t>
   </si>
   <si>
     <t>Le Stage Boxing (LSB)</t>
   </si>
   <si>
+    <t>Les amies du 85 d’Auteuil (AMIES)</t>
+  </si>
+  <si>
+    <t>Les Valeureuses (FILLE)</t>
+  </si>
+  <si>
     <t>Lester B. Pearson (CLEPE)</t>
   </si>
   <si>
     <t>Level 10 Lightning Regina (L10L)</t>
   </si>
   <si>
+    <t>Lighthouse Christian Academy (LCA)</t>
+  </si>
+  <si>
     <t>Lightning Speed (SPEED)</t>
   </si>
   <si>
     <t>lion's athletic (1111)</t>
   </si>
   <si>
     <t>Lisgar Collegiate Institute (NCLI)</t>
   </si>
   <si>
     <t>Liverpool Regional High School (LRHS)</t>
   </si>
   <si>
     <t>Lloyd S. King (LISK)</t>
   </si>
   <si>
     <t>London Central 2026 (LCSS)</t>
   </si>
   <si>
     <t>London Islamic School (LISTF)</t>
   </si>
   <si>
     <t>London Legion Track and Field Alliance (LLTA)</t>
   </si>
   <si>
     <t>London Western TFC (LWTF)</t>
   </si>
   <si>
     <t>London western track and field (LWTFC)</t>
   </si>
   <si>
     <t>London-Western Track &amp; Field (LWTF)</t>
   </si>
   <si>
+    <t>Longfields Davidson Heights SS (LDHSS)</t>
+  </si>
+  <si>
     <t>Loreburn Central Track Team (LCTF)</t>
   </si>
   <si>
     <t>Lorna Jackson (WLOJA)</t>
   </si>
   <si>
     <t>Luther College High School (LCHS)</t>
   </si>
   <si>
     <t>LWRp</t>
   </si>
   <si>
     <t>Lycee Claudel (LYCEE)</t>
   </si>
   <si>
     <t>Lyfestyle (LATC)</t>
   </si>
   <si>
     <t>Lyn public school (LYNN)</t>
   </si>
   <si>
     <t>Lynndale Heights (LYNHE)</t>
   </si>
   <si>
     <t>M B Track Club (M B T)</t>
@@ -1340,50 +1463,53 @@
   <si>
     <t>Madonna Della Libera (BMDL)</t>
   </si>
   <si>
     <t>Major Ballachey (MAJB)</t>
   </si>
   <si>
     <t>Makkovik Marathoners (MM26)</t>
   </si>
   <si>
     <t>ManiScotia (MASC)</t>
   </si>
   <si>
     <t>Manyhorses High School (MHHS)</t>
   </si>
   <si>
     <t>Mapleview (MAPLE)</t>
   </si>
   <si>
     <t>Marmora (MPS)</t>
   </si>
   <si>
     <t>Martin Collegiate (MART)</t>
   </si>
   <si>
+    <t>Mary Queen of peace (MQP)</t>
+  </si>
+  <si>
     <t>Masters of Speed Athletics (MOSA)</t>
   </si>
   <si>
     <t>Mayerthorpe Jr/Sr. High School (MHS)</t>
   </si>
   <si>
     <t>mb</t>
   </si>
   <si>
     <t>MB Track (MBT)</t>
   </si>
   <si>
     <t>MB.Track Club (MBT)</t>
   </si>
   <si>
     <t>Mbtc</t>
   </si>
   <si>
     <t>McKenzie Lake School (MLS)</t>
   </si>
   <si>
     <t>Mckloskey Elementary School (MCKES)</t>
   </si>
   <si>
     <t>MDHS</t>
@@ -1475,113 +1601,125 @@
   <si>
     <t>Mount Baker Secondary (MBSC)</t>
   </si>
   <si>
     <t>Mount Pleasant (MTPLE)</t>
   </si>
   <si>
     <t>Mountview Cougars (MTV)</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Nanaimo Christian (NCS1)</t>
   </si>
   <si>
     <t>NE:Myrnam Outreach and Homes (MYOH)</t>
   </si>
   <si>
     <t>Neilson Grove (NIEL)</t>
   </si>
   <si>
     <t>New Sarepta Community High School (NSCHS)</t>
   </si>
   <si>
+    <t>Newmarket Huskies (NMKT)</t>
+  </si>
+  <si>
     <t>Newton's Grove School Running Knights (NGSRK)</t>
   </si>
   <si>
     <t>No Mercy Vball (NMVB)</t>
   </si>
   <si>
     <t>No name (3170)</t>
   </si>
   <si>
+    <t>No team, individual (NONE)</t>
+  </si>
+  <si>
     <t>Nobleton (CNOBL)</t>
   </si>
   <si>
     <t>North Dundas HS (EOND)</t>
   </si>
   <si>
     <t>North Island Secondary School (NISS)</t>
   </si>
   <si>
     <t>North Point (NOPO)</t>
   </si>
   <si>
     <t>North Ward (NOWAR)</t>
   </si>
   <si>
+    <t>Northeast United Soccer Club (NEUSC)</t>
+  </si>
+  <si>
     <t>Northern Endurance (NORTH)</t>
   </si>
   <si>
     <t>Northern Lights (CNOLI)</t>
   </si>
   <si>
     <t>Notre Dame (BNOTR)</t>
   </si>
   <si>
     <t>Notre Dame (ND)</t>
   </si>
   <si>
     <t>Notre Dame Carleton Place (NCND)</t>
   </si>
   <si>
     <t>Notre Dame du Sault (NDDS)</t>
   </si>
   <si>
     <t>Nova Athletics Track clun (NATC)</t>
   </si>
   <si>
     <t>NTFC</t>
   </si>
   <si>
     <t>NWCS Track 2026 (932)</t>
   </si>
   <si>
     <t>O.M. Mackillop (COMMA)</t>
   </si>
   <si>
     <t>Oak Ridges (COARI)</t>
   </si>
   <si>
     <t>Oakland Scotland (OASCO)</t>
   </si>
   <si>
     <t>Oakville Track and Field Club Athletiques International (ATIN)</t>
   </si>
   <si>
+    <t>Ocean Athletics Track &amp; Field Club (OATF)</t>
+  </si>
+  <si>
     <t>OGS Boys Junior 1 (OGS)</t>
   </si>
   <si>
     <t>OGS Boys Junior 2 (OGS)</t>
   </si>
   <si>
     <t>OGS Boys Novice 1 (OGSN1)</t>
   </si>
   <si>
     <t>OGS Boys Novice 2 (OGSN2)</t>
   </si>
   <si>
     <t>OGS Girls Junior 1 (OGS)</t>
   </si>
   <si>
     <t>OGS Girls Junior 2 (OGS)</t>
   </si>
   <si>
     <t>OGS Girls Novice 1 (OGS)</t>
   </si>
   <si>
     <t>OGS Girls Novice 2 (OGS)</t>
   </si>
   <si>
     <t>OGS Senior Boys (OGS)</t>
@@ -1610,116 +1748,125 @@
   <si>
     <t>Orleans Wood Elementary (ORWOD)</t>
   </si>
   <si>
     <t>Osgoode PS (OSGD)</t>
   </si>
   <si>
     <t>Ottawa (ON)</t>
   </si>
   <si>
     <t>OTTAWA MONTESSORI SCHOOL (OMS)</t>
   </si>
   <si>
     <t>Ottawa Valley Track and Field (OVTFC)</t>
   </si>
   <si>
     <t>Our Lady of Providence (OLOP)</t>
   </si>
   <si>
     <t>Owen Sound (OSTC)</t>
   </si>
   <si>
     <t>Owen Sound Track Club (OSTC)</t>
   </si>
   <si>
-    <t>Owen sound Track Team (OSTT)</t>
-[...1 lines deleted...]
-  <si>
     <t>Paddler Pals (PADDL)</t>
   </si>
   <si>
     <t>Panorama Hills School (PHSC)</t>
   </si>
   <si>
     <t>Paris Central (PARIS)</t>
   </si>
   <si>
     <t>Parkland Composite High School (PACO)</t>
   </si>
   <si>
     <t>Partners In Education (PIE)</t>
   </si>
   <si>
     <t>Pembina Trails Collegiate (PTC)</t>
   </si>
   <si>
     <t>Penner (PENN)</t>
   </si>
   <si>
     <t>Perth &amp; District Collegiate Institute (PDCI)</t>
   </si>
   <si>
+    <t>Pg69 (42069)</t>
+  </si>
+  <si>
     <t>Pierre Berton (WPIBE)</t>
   </si>
   <si>
     <t>Pinawa (PIN)</t>
   </si>
   <si>
     <t>Pine Grove (WPIGR)</t>
   </si>
   <si>
     <t>Pineridge (1234)</t>
   </si>
   <si>
     <t>Pit Vipers (PITTI)</t>
   </si>
   <si>
     <t>Pleasantville (CPLEA)</t>
   </si>
   <si>
     <t>Pointe-des-Chênes (PDC)</t>
   </si>
   <si>
     <t>Polyvalente Louis Mailloux (PLM)</t>
   </si>
   <si>
     <t>Pope Frances (PF)</t>
   </si>
   <si>
     <t>Port Rowan (PORO)</t>
   </si>
   <si>
+    <t>Port Williams Elementary School (PWES)</t>
+  </si>
+  <si>
+    <t>Postville (POST)</t>
+  </si>
+  <si>
     <t>Powerview School Wild (POWV)</t>
   </si>
   <si>
     <t>PR athletics (TYKE)</t>
   </si>
   <si>
     <t>Prairie Crossroads School (PCRS)</t>
   </si>
   <si>
+    <t>Prairie Peak Athetics (PPAC)</t>
+  </si>
+  <si>
     <t>Prince Charles (PRCHA)</t>
   </si>
   <si>
     <t>Prince of Peace (POP)</t>
   </si>
   <si>
     <t>Princess Elizabeth (PRIEL)</t>
   </si>
   <si>
     <t>Providence Pilots (PROV)</t>
   </si>
   <si>
     <t>Queen Elizabeth High (QEH)</t>
   </si>
   <si>
     <t>Queen Mary (QM)</t>
   </si>
   <si>
     <t>Queen's Alumni (QULUM)</t>
   </si>
   <si>
     <t>Queen’s Alumni (QUAL)</t>
   </si>
   <si>
     <t>Quest Sports (QSTF)</t>
@@ -1802,126 +1949,138 @@
   <si>
     <t>Ridgemont HS Cross Country Running (RHS)</t>
   </si>
   <si>
     <t>Rising Runners (RSNG)</t>
   </si>
   <si>
     <t>River Heights (RIVHE)</t>
   </si>
   <si>
     <t>River Racers (R.R.)</t>
   </si>
   <si>
     <t>Riverhead Brewing Lagers and Joggers (RBLJ)</t>
   </si>
   <si>
     <t>Riverside South Secondary School (NCRS)</t>
   </si>
   <si>
     <t>Riversides South Secondary (RSSS)</t>
   </si>
   <si>
     <t>Robert Land Academy (ROBLA)</t>
   </si>
   <si>
+    <t>Roberts Home School (RHS)</t>
+  </si>
+  <si>
+    <t>Roberts Homeschool (RHS)</t>
+  </si>
+  <si>
     <t>Roland Michener (ROMI)</t>
   </si>
   <si>
     <t>Ronin Track &amp; Field (RONIN)</t>
   </si>
   <si>
     <t>Ronin Track and Field (RONIN)</t>
   </si>
   <si>
     <t>Rosedale Heights (WROHE)</t>
   </si>
   <si>
     <t>Roselawn (CROSE)</t>
   </si>
   <si>
     <t>Rosetown Central High School 3A (RCHS)</t>
   </si>
   <si>
     <t>Ross Doan (K-3) (CRODO)</t>
   </si>
   <si>
     <t>Ross L. Gray (RLG)</t>
   </si>
   <si>
     <t>Rothesay Park Middle School (RPMS)</t>
   </si>
   <si>
     <t>Royals (DRJHG)</t>
   </si>
   <si>
+    <t>RRC Polytech Rebels (RRCPR)</t>
+  </si>
+  <si>
     <t>RunK2J (RUNK2)</t>
   </si>
   <si>
     <t>Running Room Athletics Club (RRAC)</t>
   </si>
   <si>
     <t>Russell Reid (RUSRE)</t>
   </si>
   <si>
     <t>Sacred Heart (BHEA)</t>
   </si>
   <si>
+    <t>Sacred Heart HS (Stittsville) (SHHS)</t>
+  </si>
+  <si>
     <t>Sage Creek School (SAGE)</t>
   </si>
   <si>
     <t>Sagkeeng (SAG)</t>
   </si>
   <si>
     <t>Saint Lawrence Secondary (SLSS)</t>
   </si>
   <si>
     <t>Saint Mary's Athletics Club (SMUAC)</t>
   </si>
   <si>
     <t>Saint Mary's Huskies (SMU)</t>
   </si>
   <si>
     <t>Saint Mary's Univeristy (SMU)</t>
   </si>
   <si>
     <t>Saint Vincent (VIN)</t>
   </si>
   <si>
+    <t>Saint-Jean-Baptiste (SJBO)</t>
+  </si>
+  <si>
     <t>Sainte Marie (SMARI)</t>
   </si>
   <si>
     <t>Sainte-Marie (MARIE)</t>
   </si>
   <si>
     <t>Samuel de Champlain (SDC)</t>
   </si>
   <si>
-    <t>Saskatoon track and field (STF)</t>
-[...2 lines deleted...]
-    <t>Saskatoon Track Club (STFC)</t>
+    <t>Sanctuary Run Collective (SARC)</t>
   </si>
   <si>
     <t>Saugeen Track and Field Club (STFC)</t>
   </si>
   <si>
     <t>SC:Cochrane high ((COCH)</t>
   </si>
   <si>
     <t>Schomberg (K-6) (CSCHO)</t>
   </si>
   <si>
     <t>Scott Collegiate (SCOT)</t>
   </si>
   <si>
     <t>Seaway HS (EOSW)</t>
   </si>
   <si>
     <t>Seneca (SENE)</t>
   </si>
   <si>
     <t>Set For Life (UVC)</t>
   </si>
   <si>
     <t>SFU (SFUT)</t>
   </si>
@@ -1964,50 +2123,56 @@
   <si>
     <t>Spartans Academy (SPACY)</t>
   </si>
   <si>
     <t>Special Olympics - Kelowna (SOKE)</t>
   </si>
   <si>
     <t>Special Olympics BC (SOBC)</t>
   </si>
   <si>
     <t>Special Olympics PEI (SOPEI)</t>
   </si>
   <si>
     <t>Special Olympics Team Alberta (SOTA)</t>
   </si>
   <si>
     <t>Special Olympics Team Toba (TOBA)</t>
   </si>
   <si>
     <t>Springbank Middle (SMS)</t>
   </si>
   <si>
     <t>Springfield Middle School (SMS)</t>
   </si>
   <si>
+    <t>Spul'u'Kwuks Elementary School (FIGHT)</t>
+  </si>
+  <si>
+    <t>Spulukus Elementary (06071)</t>
+  </si>
+  <si>
     <t>St Bernard’s (STBER)</t>
   </si>
   <si>
     <t>St Cecilia (STCE)</t>
   </si>
   <si>
     <t>St Frances Cabrini (STFRA)</t>
   </si>
   <si>
     <t>St Gemma (STGEM)</t>
   </si>
   <si>
     <t>St George German (STGEG)</t>
   </si>
   <si>
     <t>St Georges School (STG)</t>
   </si>
   <si>
     <t>St Jean Breabuf (SJB)</t>
   </si>
   <si>
     <t>St Jean Brebeuf (SJB)</t>
   </si>
   <si>
     <t>St Lawrence Academy (STLA)</t>
@@ -2018,50 +2183,53 @@
   <si>
     <t>St Michael Stratford (WOMC)</t>
   </si>
   <si>
     <t>St Michael’s (W) (STMW)</t>
   </si>
   <si>
     <t>St Thomas Aquinas Roman Catholic (STAR)</t>
   </si>
   <si>
     <t>St Vincent de Paul (STVP)</t>
   </si>
   <si>
     <t>St-josephs Gananoque (SJGAN)</t>
   </si>
   <si>
     <t>St. Andrews (STA)</t>
   </si>
   <si>
     <t>St. Basil (STBAS)</t>
   </si>
   <si>
     <t>St. Basil (BBAS)</t>
   </si>
   <si>
+    <t>St. Ben Bears (SBCS)</t>
+  </si>
+  <si>
     <t>St. Clair (STCL)</t>
   </si>
   <si>
     <t>St. Gabriel (GABE)</t>
   </si>
   <si>
     <t>St. George Catholic Elementary (GEORG)</t>
   </si>
   <si>
     <t>St. Gianna (ST.G)</t>
   </si>
   <si>
     <t>St. James (SCDSB) (JAMB)</t>
   </si>
   <si>
     <t>St. Joe's (STJOE)</t>
   </si>
   <si>
     <t>St. Joeseph's CSS (SJCSS)</t>
   </si>
   <si>
     <t>St. John Catholic Elementary (JOHN)</t>
   </si>
   <si>
     <t>St. John Paul II - Eagles (JPII)</t>
@@ -2087,56 +2255,62 @@
   <si>
     <t>St. Matthew Catholic Secondary School (SMCSS)</t>
   </si>
   <si>
     <t>St. Michael CHS (SMCHS)</t>
   </si>
   <si>
     <t>St. Michael’s (D) (STMD)</t>
   </si>
   <si>
     <t>St. Patrick (BPAT)</t>
   </si>
   <si>
     <t>St. Patrick’s (STPAT)</t>
   </si>
   <si>
     <t>St. Peter (NCSR)</t>
   </si>
   <si>
     <t>St. Peter (BPET)</t>
   </si>
   <si>
     <t>St. Pius (BPIU)</t>
   </si>
   <si>
+    <t>St. Stephen High School (SSHS)</t>
+  </si>
+  <si>
     <t>St. Stephen’s (STSTE)</t>
   </si>
   <si>
     <t>St. Theresa (BTHE)</t>
   </si>
   <si>
+    <t>St. Thomas Aquinas Catholic High School (STA)</t>
+  </si>
+  <si>
     <t>St. Thomas Legion TFC (OSTL)</t>
   </si>
   <si>
     <t>St.Jerome (STJ)</t>
   </si>
   <si>
     <t>Stanstead College (SC)</t>
   </si>
   <si>
     <t>Ste. Marie Spitfires (0613)</t>
   </si>
   <si>
     <t>Ste.Marie Spitfires (BRUX)</t>
   </si>
   <si>
     <t>STEM IA High School (STEM)</t>
   </si>
   <si>
     <t>STEMIA (STEMI)</t>
   </si>
   <si>
     <t>Steve Maclean Public School (SMPS)</t>
   </si>
   <si>
     <t>Stonybrook Middle School (SMS)</t>
@@ -2213,56 +2387,65 @@
   <si>
     <t>Teeterville (TEET)</t>
   </si>
   <si>
     <t>TGMS 6-2026 (6-26)</t>
   </si>
   <si>
     <t>TGMS 7-26 (7-26)</t>
   </si>
   <si>
     <t>TGMS 8-2026 (8-26)</t>
   </si>
   <si>
     <t>TGMS Gr 4 '26 (4-26)</t>
   </si>
   <si>
     <t>TGMS Gr 5 '26 (5-26)</t>
   </si>
   <si>
     <t>THE BOXING CLUB SPRUCE GROVE (TBC)</t>
   </si>
   <si>
     <t>The CornwLl Multisport Club (CMC)</t>
   </si>
   <si>
+    <t>The Country Day School (CDSKS)</t>
+  </si>
+  <si>
+    <t>The Element (TEHS)</t>
+  </si>
+  <si>
     <t>The Farm Team (FARM)</t>
   </si>
   <si>
     <t>The Renegades Speed Club (RENS)</t>
   </si>
   <si>
+    <t>The Runners Shop (RNSHP)</t>
+  </si>
+  <si>
     <t>Thom Collegiate (THOM)</t>
   </si>
   <si>
     <t>Thompson Creek (THOMC)</t>
   </si>
   <si>
     <t>Thorhild Central School (THOR)</t>
   </si>
   <si>
     <t>Thornhill (WTHOR)</t>
   </si>
   <si>
     <t>Thornhill Woods (WTHWO)</t>
   </si>
   <si>
     <t>Thorsby (THOR)</t>
   </si>
   <si>
     <t>Three Fires Track Club (TFTC)</t>
   </si>
   <si>
     <t>Three Fires Track Club, Manitoulin (TFTC)</t>
   </si>
   <si>
     <t>Top G Athletic Club (TOPG)</t>
@@ -2273,144 +2456,162 @@
   <si>
     <t>Toronto Olympic club (TOC)</t>
   </si>
   <si>
     <t>Tray &amp; bri (T&amp;B)</t>
   </si>
   <si>
     <t>Treherne Elementary (0610)</t>
   </si>
   <si>
     <t>Tri-Local (TRLO)</t>
   </si>
   <si>
     <t>TriathlonMB (TRIMB)</t>
   </si>
   <si>
     <t>Trillium Woods (CTRWO)</t>
   </si>
   <si>
     <t>Trinidad &amp; Tobago (TTO)</t>
   </si>
   <si>
     <t>Twelve Mile Coulee School (TMC)</t>
   </si>
   <si>
+    <t>Two Rivers Secondary School (TRSS)</t>
+  </si>
+  <si>
     <t>U of r (U OF)</t>
   </si>
   <si>
     <t>Unattached NS (UNNS)</t>
   </si>
   <si>
     <t>Unattached Saskatchewan (UNATK)</t>
   </si>
   <si>
     <t>Uni (USA)</t>
   </si>
   <si>
     <t>UNITED TAMIL (UNIT)</t>
   </si>
   <si>
+    <t>Universite du Quebec a Rimouski (UQAR)</t>
+  </si>
+  <si>
     <t>University Elementary School (UNES)</t>
   </si>
   <si>
     <t>University of Guelph (UOFG)</t>
   </si>
   <si>
     <t>University of Toro to (UTTC)</t>
   </si>
   <si>
     <t>University Of Windsor Athletics Club (UWAC)</t>
   </si>
   <si>
     <t>UVC_2026_03_28 (UVC1)</t>
   </si>
   <si>
     <t>Valemount Secondary (VALS)</t>
   </si>
   <si>
     <t>Valley Christian Academy (VCAM)</t>
   </si>
   <si>
     <t>Valley Christian Academy - High School (VCAH)</t>
   </si>
   <si>
     <t>Valley Christian Academy - Middle School (VCAM)</t>
   </si>
   <si>
     <t>Vance Chapman (VANC)</t>
   </si>
   <si>
     <t>Vellore Woods (WVEWO)</t>
   </si>
   <si>
     <t>Ventura Park (WVEPA)</t>
   </si>
   <si>
     <t>Victoria Endurance (VICE)</t>
   </si>
   <si>
+    <t>Victorious Secret (VCST)</t>
+  </si>
+  <si>
+    <t>Ville de Quebec (VDQ)</t>
+  </si>
+  <si>
     <t>Viola Desmond (CVIDE)</t>
   </si>
   <si>
     <t>Voltigeurs Du Collège Bourget (VOLTS)</t>
   </si>
   <si>
     <t>W.P. Wagner High School (WPW)</t>
   </si>
   <si>
     <t>W.Ross Macdonald School (WRMS)</t>
   </si>
   <si>
     <t>Wabanaki School (WABA)</t>
   </si>
   <si>
     <t>Walpole North (WALNO)</t>
   </si>
   <si>
     <t>Walsh (WALSH)</t>
   </si>
   <si>
     <t>Walter Gretzky (WALGR)</t>
   </si>
   <si>
     <t>Walter Scott (CWASC)</t>
   </si>
   <si>
     <t>Wampa Walkers (WW)</t>
   </si>
   <si>
     <t>Warburg School (WARB)</t>
   </si>
   <si>
     <t>Waterford (WATER)</t>
   </si>
   <si>
     <t>Wayne's volleyball tournament team for TMA 2025-11-25 (TMA01)</t>
   </si>
   <si>
     <t>We Run the World (WRTW)</t>
+  </si>
+  <si>
+    <t>We'koqma'k Mi'kmaw School (WMS)</t>
+  </si>
+  <si>
+    <t>Wednesday Worms (WORMS)</t>
   </si>
   <si>
     <t>Wellington St. (CWELL)</t>
   </si>
   <si>
     <t>West Island College (WIC)</t>
   </si>
   <si>
     <t>West Lynn/Elgin (WLYLE)</t>
   </si>
   <si>
     <t>West Riverview Elementary School (WRES)</t>
   </si>
   <si>
     <t>Western Valley Athletic Collective (WVAC)</t>
   </si>
   <si>
     <t>Westminster (WWEST)</t>
   </si>
   <si>
     <t>Whelan Wellness (WHEL)</t>
   </si>
   <si>
     <t>Whispering Pines (CWHPI)</t>
   </si>
@@ -2838,51 +3039,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DG6734"/>
+  <dimension ref="A1:DG6796"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:CZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="64" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="74" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32" bestFit="true" customWidth="true" style="0"/>
@@ -6916,50 +7117,53 @@
       <c r="F298" s="2"/>
       <c r="N298" t="s">
         <v>3</v>
       </c>
       <c r="P298" t="s">
         <v>3</v>
       </c>
       <c r="T298" t="s">
         <v>3</v>
       </c>
       <c r="DB298" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="299" spans="1:111">
       <c r="F299" s="2"/>
       <c r="N299" t="s">
         <v>3</v>
       </c>
       <c r="P299" t="s">
         <v>3</v>
       </c>
       <c r="T299" t="s">
         <v>3</v>
       </c>
+      <c r="DB299" t="s">
+        <v>92</v>
+      </c>
     </row>
     <row r="300" spans="1:111">
       <c r="F300" s="2"/>
       <c r="N300" t="s">
         <v>3</v>
       </c>
       <c r="P300" t="s">
         <v>3</v>
       </c>
       <c r="T300" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="301" spans="1:111">
       <c r="F301" s="2"/>
       <c r="N301" t="s">
         <v>3</v>
       </c>
       <c r="P301" t="s">
         <v>3</v>
       </c>
       <c r="T301" t="s">
         <v>3</v>
       </c>
     </row>
@@ -6976,65 +7180,65 @@
       </c>
     </row>
     <row r="303" spans="1:111">
       <c r="F303" s="2"/>
       <c r="N303" t="s">
         <v>3</v>
       </c>
       <c r="P303" t="s">
         <v>3</v>
       </c>
       <c r="T303" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="304" spans="1:111">
       <c r="F304" s="2"/>
       <c r="N304" t="s">
         <v>3</v>
       </c>
       <c r="P304" t="s">
         <v>3</v>
       </c>
       <c r="T304" t="s">
         <v>3</v>
       </c>
-      <c r="DB304" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="305" spans="1:111">
       <c r="F305" s="2"/>
       <c r="N305" t="s">
         <v>3</v>
       </c>
       <c r="P305" t="s">
         <v>3</v>
       </c>
       <c r="T305" t="s">
         <v>3</v>
       </c>
+      <c r="DB305" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="306" spans="1:111">
       <c r="F306" s="2"/>
       <c r="N306" t="s">
         <v>3</v>
       </c>
       <c r="P306" t="s">
         <v>3</v>
       </c>
       <c r="T306" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="307" spans="1:111">
       <c r="F307" s="2"/>
       <c r="N307" t="s">
         <v>3</v>
       </c>
       <c r="P307" t="s">
         <v>3</v>
       </c>
       <c r="T307" t="s">
         <v>3</v>
       </c>
     </row>
@@ -7147,65 +7351,65 @@
       </c>
     </row>
     <row r="317" spans="1:111">
       <c r="F317" s="2"/>
       <c r="N317" t="s">
         <v>3</v>
       </c>
       <c r="P317" t="s">
         <v>3</v>
       </c>
       <c r="T317" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="318" spans="1:111">
       <c r="F318" s="2"/>
       <c r="N318" t="s">
         <v>3</v>
       </c>
       <c r="P318" t="s">
         <v>3</v>
       </c>
       <c r="T318" t="s">
         <v>3</v>
       </c>
-      <c r="DB318" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="319" spans="1:111">
       <c r="F319" s="2"/>
       <c r="N319" t="s">
         <v>3</v>
       </c>
       <c r="P319" t="s">
         <v>3</v>
       </c>
       <c r="T319" t="s">
         <v>3</v>
       </c>
+      <c r="DB319" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="320" spans="1:111">
       <c r="F320" s="2"/>
       <c r="N320" t="s">
         <v>3</v>
       </c>
       <c r="P320" t="s">
         <v>3</v>
       </c>
       <c r="T320" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="321" spans="1:111">
       <c r="F321" s="2"/>
       <c r="N321" t="s">
         <v>3</v>
       </c>
       <c r="P321" t="s">
         <v>3</v>
       </c>
       <c r="T321" t="s">
         <v>3</v>
       </c>
     </row>
@@ -7270,428 +7474,428 @@
       </c>
     </row>
     <row r="327" spans="1:111">
       <c r="F327" s="2"/>
       <c r="N327" t="s">
         <v>3</v>
       </c>
       <c r="P327" t="s">
         <v>3</v>
       </c>
       <c r="T327" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="328" spans="1:111">
       <c r="F328" s="2"/>
       <c r="N328" t="s">
         <v>3</v>
       </c>
       <c r="P328" t="s">
         <v>3</v>
       </c>
       <c r="T328" t="s">
         <v>3</v>
       </c>
-      <c r="DB328" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="329" spans="1:111">
       <c r="F329" s="2"/>
       <c r="N329" t="s">
         <v>3</v>
       </c>
       <c r="P329" t="s">
         <v>3</v>
       </c>
       <c r="T329" t="s">
         <v>3</v>
       </c>
+      <c r="DB329" t="s">
+        <v>95</v>
+      </c>
     </row>
     <row r="330" spans="1:111">
       <c r="F330" s="2"/>
       <c r="N330" t="s">
         <v>3</v>
       </c>
       <c r="P330" t="s">
         <v>3</v>
       </c>
       <c r="T330" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="331" spans="1:111">
       <c r="F331" s="2"/>
       <c r="N331" t="s">
         <v>3</v>
       </c>
       <c r="P331" t="s">
         <v>3</v>
       </c>
       <c r="T331" t="s">
         <v>3</v>
       </c>
-      <c r="DB331" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="332" spans="1:111">
       <c r="F332" s="2"/>
       <c r="N332" t="s">
         <v>3</v>
       </c>
       <c r="P332" t="s">
         <v>3</v>
       </c>
       <c r="T332" t="s">
         <v>3</v>
       </c>
+      <c r="DB332" t="s">
+        <v>96</v>
+      </c>
     </row>
     <row r="333" spans="1:111">
       <c r="F333" s="2"/>
       <c r="N333" t="s">
         <v>3</v>
       </c>
       <c r="P333" t="s">
         <v>3</v>
       </c>
       <c r="T333" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="334" spans="1:111">
       <c r="F334" s="2"/>
       <c r="N334" t="s">
         <v>3</v>
       </c>
       <c r="P334" t="s">
         <v>3</v>
       </c>
       <c r="T334" t="s">
         <v>3</v>
       </c>
-      <c r="DB334" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="335" spans="1:111">
       <c r="F335" s="2"/>
       <c r="N335" t="s">
         <v>3</v>
       </c>
       <c r="P335" t="s">
         <v>3</v>
       </c>
       <c r="T335" t="s">
         <v>3</v>
       </c>
       <c r="DB335" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="336" spans="1:111">
       <c r="F336" s="2"/>
       <c r="N336" t="s">
         <v>3</v>
       </c>
       <c r="P336" t="s">
         <v>3</v>
       </c>
       <c r="T336" t="s">
         <v>3</v>
       </c>
+      <c r="DB336" t="s">
+        <v>98</v>
+      </c>
     </row>
     <row r="337" spans="1:111">
       <c r="F337" s="2"/>
       <c r="N337" t="s">
         <v>3</v>
       </c>
       <c r="P337" t="s">
         <v>3</v>
       </c>
       <c r="T337" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="338" spans="1:111">
       <c r="F338" s="2"/>
       <c r="N338" t="s">
         <v>3</v>
       </c>
       <c r="P338" t="s">
         <v>3</v>
       </c>
       <c r="T338" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="339" spans="1:111">
       <c r="F339" s="2"/>
       <c r="N339" t="s">
         <v>3</v>
       </c>
       <c r="P339" t="s">
         <v>3</v>
       </c>
       <c r="T339" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="340" spans="1:111">
       <c r="F340" s="2"/>
       <c r="N340" t="s">
         <v>3</v>
       </c>
       <c r="P340" t="s">
         <v>3</v>
       </c>
       <c r="T340" t="s">
         <v>3</v>
       </c>
-      <c r="DB340" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="341" spans="1:111">
       <c r="F341" s="2"/>
       <c r="N341" t="s">
         <v>3</v>
       </c>
       <c r="P341" t="s">
         <v>3</v>
       </c>
       <c r="T341" t="s">
         <v>3</v>
       </c>
+      <c r="DB341" t="s">
+        <v>99</v>
+      </c>
     </row>
     <row r="342" spans="1:111">
       <c r="F342" s="2"/>
       <c r="N342" t="s">
         <v>3</v>
       </c>
       <c r="P342" t="s">
         <v>3</v>
       </c>
       <c r="T342" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="343" spans="1:111">
       <c r="F343" s="2"/>
       <c r="N343" t="s">
         <v>3</v>
       </c>
       <c r="P343" t="s">
         <v>3</v>
       </c>
       <c r="T343" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="344" spans="1:111">
       <c r="F344" s="2"/>
       <c r="N344" t="s">
         <v>3</v>
       </c>
       <c r="P344" t="s">
         <v>3</v>
       </c>
       <c r="T344" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="345" spans="1:111">
       <c r="F345" s="2"/>
       <c r="N345" t="s">
         <v>3</v>
       </c>
       <c r="P345" t="s">
         <v>3</v>
       </c>
       <c r="T345" t="s">
         <v>3</v>
       </c>
-      <c r="DB345" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="346" spans="1:111">
       <c r="F346" s="2"/>
       <c r="N346" t="s">
         <v>3</v>
       </c>
       <c r="P346" t="s">
         <v>3</v>
       </c>
       <c r="T346" t="s">
         <v>3</v>
       </c>
+      <c r="DB346" t="s">
+        <v>100</v>
+      </c>
     </row>
     <row r="347" spans="1:111">
       <c r="F347" s="2"/>
       <c r="N347" t="s">
         <v>3</v>
       </c>
       <c r="P347" t="s">
         <v>3</v>
       </c>
       <c r="T347" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="348" spans="1:111">
       <c r="F348" s="2"/>
       <c r="N348" t="s">
         <v>3</v>
       </c>
       <c r="P348" t="s">
         <v>3</v>
       </c>
       <c r="T348" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="349" spans="1:111">
       <c r="F349" s="2"/>
       <c r="N349" t="s">
         <v>3</v>
       </c>
       <c r="P349" t="s">
         <v>3</v>
       </c>
       <c r="T349" t="s">
         <v>3</v>
       </c>
-      <c r="DB349" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="350" spans="1:111">
       <c r="F350" s="2"/>
       <c r="N350" t="s">
         <v>3</v>
       </c>
       <c r="P350" t="s">
         <v>3</v>
       </c>
       <c r="T350" t="s">
         <v>3</v>
       </c>
+      <c r="DB350" t="s">
+        <v>101</v>
+      </c>
     </row>
     <row r="351" spans="1:111">
       <c r="F351" s="2"/>
       <c r="N351" t="s">
         <v>3</v>
       </c>
       <c r="P351" t="s">
         <v>3</v>
       </c>
       <c r="T351" t="s">
         <v>3</v>
       </c>
-      <c r="DB351" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="352" spans="1:111">
       <c r="F352" s="2"/>
       <c r="N352" t="s">
         <v>3</v>
       </c>
       <c r="P352" t="s">
         <v>3</v>
       </c>
       <c r="T352" t="s">
         <v>3</v>
       </c>
+      <c r="DB352" t="s">
+        <v>102</v>
+      </c>
     </row>
     <row r="353" spans="1:111">
       <c r="F353" s="2"/>
       <c r="N353" t="s">
         <v>3</v>
       </c>
       <c r="P353" t="s">
         <v>3</v>
       </c>
       <c r="T353" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="354" spans="1:111">
       <c r="F354" s="2"/>
       <c r="N354" t="s">
         <v>3</v>
       </c>
       <c r="P354" t="s">
         <v>3</v>
       </c>
       <c r="T354" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="355" spans="1:111">
       <c r="F355" s="2"/>
       <c r="N355" t="s">
         <v>3</v>
       </c>
       <c r="P355" t="s">
         <v>3</v>
       </c>
       <c r="T355" t="s">
         <v>3</v>
       </c>
-      <c r="DB355" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="356" spans="1:111">
       <c r="F356" s="2"/>
       <c r="N356" t="s">
         <v>3</v>
       </c>
       <c r="P356" t="s">
         <v>3</v>
       </c>
       <c r="T356" t="s">
         <v>3</v>
       </c>
       <c r="DB356" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="357" spans="1:111">
       <c r="F357" s="2"/>
       <c r="N357" t="s">
         <v>3</v>
       </c>
       <c r="P357" t="s">
         <v>3</v>
       </c>
       <c r="T357" t="s">
         <v>3</v>
       </c>
+      <c r="DB357" t="s">
+        <v>104</v>
+      </c>
     </row>
     <row r="358" spans="1:111">
       <c r="F358" s="2"/>
       <c r="N358" t="s">
         <v>3</v>
       </c>
       <c r="P358" t="s">
         <v>3</v>
       </c>
       <c r="T358" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="359" spans="1:111">
       <c r="F359" s="2"/>
       <c r="N359" t="s">
         <v>3</v>
       </c>
       <c r="P359" t="s">
         <v>3</v>
       </c>
       <c r="T359" t="s">
         <v>3</v>
       </c>
     </row>
@@ -7732,338 +7936,338 @@
       </c>
     </row>
     <row r="363" spans="1:111">
       <c r="F363" s="2"/>
       <c r="N363" t="s">
         <v>3</v>
       </c>
       <c r="P363" t="s">
         <v>3</v>
       </c>
       <c r="T363" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="364" spans="1:111">
       <c r="F364" s="2"/>
       <c r="N364" t="s">
         <v>3</v>
       </c>
       <c r="P364" t="s">
         <v>3</v>
       </c>
       <c r="T364" t="s">
         <v>3</v>
       </c>
-      <c r="DB364" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="365" spans="1:111">
       <c r="F365" s="2"/>
       <c r="N365" t="s">
         <v>3</v>
       </c>
       <c r="P365" t="s">
         <v>3</v>
       </c>
       <c r="T365" t="s">
         <v>3</v>
       </c>
+      <c r="DB365" t="s">
+        <v>105</v>
+      </c>
     </row>
     <row r="366" spans="1:111">
       <c r="F366" s="2"/>
       <c r="N366" t="s">
         <v>3</v>
       </c>
       <c r="P366" t="s">
         <v>3</v>
       </c>
       <c r="T366" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="367" spans="1:111">
       <c r="F367" s="2"/>
       <c r="N367" t="s">
         <v>3</v>
       </c>
       <c r="P367" t="s">
         <v>3</v>
       </c>
       <c r="T367" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="368" spans="1:111">
       <c r="F368" s="2"/>
       <c r="N368" t="s">
         <v>3</v>
       </c>
       <c r="P368" t="s">
         <v>3</v>
       </c>
       <c r="T368" t="s">
         <v>3</v>
       </c>
-      <c r="DB368" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="369" spans="1:111">
       <c r="F369" s="2"/>
       <c r="N369" t="s">
         <v>3</v>
       </c>
       <c r="P369" t="s">
         <v>3</v>
       </c>
       <c r="T369" t="s">
         <v>3</v>
       </c>
+      <c r="DB369" t="s">
+        <v>106</v>
+      </c>
     </row>
     <row r="370" spans="1:111">
       <c r="F370" s="2"/>
       <c r="N370" t="s">
         <v>3</v>
       </c>
       <c r="P370" t="s">
         <v>3</v>
       </c>
       <c r="T370" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="371" spans="1:111">
       <c r="F371" s="2"/>
       <c r="N371" t="s">
         <v>3</v>
       </c>
       <c r="P371" t="s">
         <v>3</v>
       </c>
       <c r="T371" t="s">
         <v>3</v>
       </c>
-      <c r="DB371" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="372" spans="1:111">
       <c r="F372" s="2"/>
       <c r="N372" t="s">
         <v>3</v>
       </c>
       <c r="P372" t="s">
         <v>3</v>
       </c>
       <c r="T372" t="s">
         <v>3</v>
       </c>
+      <c r="DB372" t="s">
+        <v>107</v>
+      </c>
     </row>
     <row r="373" spans="1:111">
       <c r="F373" s="2"/>
       <c r="N373" t="s">
         <v>3</v>
       </c>
       <c r="P373" t="s">
         <v>3</v>
       </c>
       <c r="T373" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="374" spans="1:111">
       <c r="F374" s="2"/>
       <c r="N374" t="s">
         <v>3</v>
       </c>
       <c r="P374" t="s">
         <v>3</v>
       </c>
       <c r="T374" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="375" spans="1:111">
       <c r="F375" s="2"/>
       <c r="N375" t="s">
         <v>3</v>
       </c>
       <c r="P375" t="s">
         <v>3</v>
       </c>
       <c r="T375" t="s">
         <v>3</v>
       </c>
-      <c r="DB375" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="376" spans="1:111">
       <c r="F376" s="2"/>
       <c r="N376" t="s">
         <v>3</v>
       </c>
       <c r="P376" t="s">
         <v>3</v>
       </c>
       <c r="T376" t="s">
         <v>3</v>
       </c>
+      <c r="DB376" t="s">
+        <v>108</v>
+      </c>
     </row>
     <row r="377" spans="1:111">
       <c r="F377" s="2"/>
       <c r="N377" t="s">
         <v>3</v>
       </c>
       <c r="P377" t="s">
         <v>3</v>
       </c>
       <c r="T377" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="378" spans="1:111">
       <c r="F378" s="2"/>
       <c r="N378" t="s">
         <v>3</v>
       </c>
       <c r="P378" t="s">
         <v>3</v>
       </c>
       <c r="T378" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="379" spans="1:111">
       <c r="F379" s="2"/>
       <c r="N379" t="s">
         <v>3</v>
       </c>
       <c r="P379" t="s">
         <v>3</v>
       </c>
       <c r="T379" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="380" spans="1:111">
       <c r="F380" s="2"/>
       <c r="N380" t="s">
         <v>3</v>
       </c>
       <c r="P380" t="s">
         <v>3</v>
       </c>
       <c r="T380" t="s">
         <v>3</v>
       </c>
-      <c r="DB380" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="381" spans="1:111">
       <c r="F381" s="2"/>
       <c r="N381" t="s">
         <v>3</v>
       </c>
       <c r="P381" t="s">
         <v>3</v>
       </c>
       <c r="T381" t="s">
         <v>3</v>
       </c>
       <c r="DB381" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="382" spans="1:111">
       <c r="F382" s="2"/>
       <c r="N382" t="s">
         <v>3</v>
       </c>
       <c r="P382" t="s">
         <v>3</v>
       </c>
       <c r="T382" t="s">
         <v>3</v>
       </c>
+      <c r="DB382" t="s">
+        <v>110</v>
+      </c>
     </row>
     <row r="383" spans="1:111">
       <c r="F383" s="2"/>
       <c r="N383" t="s">
         <v>3</v>
       </c>
       <c r="P383" t="s">
         <v>3</v>
       </c>
       <c r="T383" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="384" spans="1:111">
       <c r="F384" s="2"/>
       <c r="N384" t="s">
         <v>3</v>
       </c>
       <c r="P384" t="s">
         <v>3</v>
       </c>
       <c r="T384" t="s">
         <v>3</v>
       </c>
-      <c r="DB384" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="385" spans="1:111">
       <c r="F385" s="2"/>
       <c r="N385" t="s">
         <v>3</v>
       </c>
       <c r="P385" t="s">
         <v>3</v>
       </c>
       <c r="T385" t="s">
         <v>3</v>
       </c>
       <c r="DB385" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="386" spans="1:111">
       <c r="F386" s="2"/>
       <c r="N386" t="s">
         <v>3</v>
       </c>
       <c r="P386" t="s">
         <v>3</v>
       </c>
       <c r="T386" t="s">
         <v>3</v>
       </c>
+      <c r="DB386" t="s">
+        <v>112</v>
+      </c>
     </row>
     <row r="387" spans="1:111">
       <c r="F387" s="2"/>
       <c r="N387" t="s">
         <v>3</v>
       </c>
       <c r="P387" t="s">
         <v>3</v>
       </c>
       <c r="T387" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="388" spans="1:111">
       <c r="F388" s="2"/>
       <c r="N388" t="s">
         <v>3</v>
       </c>
       <c r="P388" t="s">
         <v>3</v>
       </c>
       <c r="T388" t="s">
         <v>3</v>
       </c>
     </row>
@@ -8224,158 +8428,158 @@
       </c>
     </row>
     <row r="402" spans="1:111">
       <c r="F402" s="2"/>
       <c r="N402" t="s">
         <v>3</v>
       </c>
       <c r="P402" t="s">
         <v>3</v>
       </c>
       <c r="T402" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="403" spans="1:111">
       <c r="F403" s="2"/>
       <c r="N403" t="s">
         <v>3</v>
       </c>
       <c r="P403" t="s">
         <v>3</v>
       </c>
       <c r="T403" t="s">
         <v>3</v>
       </c>
-      <c r="DB403" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="404" spans="1:111">
       <c r="F404" s="2"/>
       <c r="N404" t="s">
         <v>3</v>
       </c>
       <c r="P404" t="s">
         <v>3</v>
       </c>
       <c r="T404" t="s">
         <v>3</v>
       </c>
+      <c r="DB404" t="s">
+        <v>113</v>
+      </c>
     </row>
     <row r="405" spans="1:111">
       <c r="F405" s="2"/>
       <c r="N405" t="s">
         <v>3</v>
       </c>
       <c r="P405" t="s">
         <v>3</v>
       </c>
       <c r="T405" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="406" spans="1:111">
       <c r="F406" s="2"/>
       <c r="N406" t="s">
         <v>3</v>
       </c>
       <c r="P406" t="s">
         <v>3</v>
       </c>
       <c r="T406" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="407" spans="1:111">
       <c r="F407" s="2"/>
       <c r="N407" t="s">
         <v>3</v>
       </c>
       <c r="P407" t="s">
         <v>3</v>
       </c>
       <c r="T407" t="s">
         <v>3</v>
       </c>
-      <c r="DB407" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="408" spans="1:111">
       <c r="F408" s="2"/>
       <c r="N408" t="s">
         <v>3</v>
       </c>
       <c r="P408" t="s">
         <v>3</v>
       </c>
       <c r="T408" t="s">
         <v>3</v>
       </c>
+      <c r="DB408" t="s">
+        <v>114</v>
+      </c>
     </row>
     <row r="409" spans="1:111">
       <c r="F409" s="2"/>
       <c r="N409" t="s">
         <v>3</v>
       </c>
       <c r="P409" t="s">
         <v>3</v>
       </c>
       <c r="T409" t="s">
         <v>3</v>
       </c>
-      <c r="DB409" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="410" spans="1:111">
       <c r="F410" s="2"/>
       <c r="N410" t="s">
         <v>3</v>
       </c>
       <c r="P410" t="s">
         <v>3</v>
       </c>
       <c r="T410" t="s">
         <v>3</v>
       </c>
       <c r="DB410" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="411" spans="1:111">
       <c r="F411" s="2"/>
       <c r="N411" t="s">
         <v>3</v>
       </c>
       <c r="P411" t="s">
         <v>3</v>
       </c>
       <c r="T411" t="s">
         <v>3</v>
       </c>
+      <c r="DB411" t="s">
+        <v>116</v>
+      </c>
     </row>
     <row r="412" spans="1:111">
       <c r="F412" s="2"/>
       <c r="N412" t="s">
         <v>3</v>
       </c>
       <c r="P412" t="s">
         <v>3</v>
       </c>
       <c r="T412" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="413" spans="1:111">
       <c r="F413" s="2"/>
       <c r="N413" t="s">
         <v>3</v>
       </c>
       <c r="P413" t="s">
         <v>3</v>
       </c>
       <c r="T413" t="s">
         <v>3</v>
       </c>
     </row>
@@ -8512,65 +8716,65 @@
       </c>
     </row>
     <row r="425" spans="1:111">
       <c r="F425" s="2"/>
       <c r="N425" t="s">
         <v>3</v>
       </c>
       <c r="P425" t="s">
         <v>3</v>
       </c>
       <c r="T425" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="426" spans="1:111">
       <c r="F426" s="2"/>
       <c r="N426" t="s">
         <v>3</v>
       </c>
       <c r="P426" t="s">
         <v>3</v>
       </c>
       <c r="T426" t="s">
         <v>3</v>
       </c>
-      <c r="DB426" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="427" spans="1:111">
       <c r="F427" s="2"/>
       <c r="N427" t="s">
         <v>3</v>
       </c>
       <c r="P427" t="s">
         <v>3</v>
       </c>
       <c r="T427" t="s">
         <v>3</v>
       </c>
+      <c r="DB427" t="s">
+        <v>117</v>
+      </c>
     </row>
     <row r="428" spans="1:111">
       <c r="F428" s="2"/>
       <c r="N428" t="s">
         <v>3</v>
       </c>
       <c r="P428" t="s">
         <v>3</v>
       </c>
       <c r="T428" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="429" spans="1:111">
       <c r="F429" s="2"/>
       <c r="N429" t="s">
         <v>3</v>
       </c>
       <c r="P429" t="s">
         <v>3</v>
       </c>
       <c r="T429" t="s">
         <v>3</v>
       </c>
     </row>
@@ -8719,65 +8923,65 @@
       </c>
     </row>
     <row r="442" spans="1:111">
       <c r="F442" s="2"/>
       <c r="N442" t="s">
         <v>3</v>
       </c>
       <c r="P442" t="s">
         <v>3</v>
       </c>
       <c r="T442" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="443" spans="1:111">
       <c r="F443" s="2"/>
       <c r="N443" t="s">
         <v>3</v>
       </c>
       <c r="P443" t="s">
         <v>3</v>
       </c>
       <c r="T443" t="s">
         <v>3</v>
       </c>
-      <c r="DB443" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="444" spans="1:111">
       <c r="F444" s="2"/>
       <c r="N444" t="s">
         <v>3</v>
       </c>
       <c r="P444" t="s">
         <v>3</v>
       </c>
       <c r="T444" t="s">
         <v>3</v>
       </c>
+      <c r="DB444" t="s">
+        <v>118</v>
+      </c>
     </row>
     <row r="445" spans="1:111">
       <c r="F445" s="2"/>
       <c r="N445" t="s">
         <v>3</v>
       </c>
       <c r="P445" t="s">
         <v>3</v>
       </c>
       <c r="T445" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="446" spans="1:111">
       <c r="F446" s="2"/>
       <c r="N446" t="s">
         <v>3</v>
       </c>
       <c r="P446" t="s">
         <v>3</v>
       </c>
       <c r="T446" t="s">
         <v>3</v>
       </c>
     </row>
@@ -8866,158 +9070,158 @@
       </c>
     </row>
     <row r="454" spans="1:111">
       <c r="F454" s="2"/>
       <c r="N454" t="s">
         <v>3</v>
       </c>
       <c r="P454" t="s">
         <v>3</v>
       </c>
       <c r="T454" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="455" spans="1:111">
       <c r="F455" s="2"/>
       <c r="N455" t="s">
         <v>3</v>
       </c>
       <c r="P455" t="s">
         <v>3</v>
       </c>
       <c r="T455" t="s">
         <v>3</v>
       </c>
-      <c r="DB455" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="456" spans="1:111">
       <c r="F456" s="2"/>
       <c r="N456" t="s">
         <v>3</v>
       </c>
       <c r="P456" t="s">
         <v>3</v>
       </c>
       <c r="T456" t="s">
         <v>3</v>
       </c>
       <c r="DB456" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="457" spans="1:111">
       <c r="F457" s="2"/>
       <c r="N457" t="s">
         <v>3</v>
       </c>
       <c r="P457" t="s">
         <v>3</v>
       </c>
       <c r="T457" t="s">
         <v>3</v>
       </c>
+      <c r="DB457" t="s">
+        <v>120</v>
+      </c>
     </row>
     <row r="458" spans="1:111">
       <c r="F458" s="2"/>
       <c r="N458" t="s">
         <v>3</v>
       </c>
       <c r="P458" t="s">
         <v>3</v>
       </c>
       <c r="T458" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="459" spans="1:111">
       <c r="F459" s="2"/>
       <c r="N459" t="s">
         <v>3</v>
       </c>
       <c r="P459" t="s">
         <v>3</v>
       </c>
       <c r="T459" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="460" spans="1:111">
       <c r="F460" s="2"/>
       <c r="N460" t="s">
         <v>3</v>
       </c>
       <c r="P460" t="s">
         <v>3</v>
       </c>
       <c r="T460" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="461" spans="1:111">
       <c r="F461" s="2"/>
       <c r="N461" t="s">
         <v>3</v>
       </c>
       <c r="P461" t="s">
         <v>3</v>
       </c>
       <c r="T461" t="s">
         <v>3</v>
       </c>
-      <c r="DB461" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="462" spans="1:111">
       <c r="F462" s="2"/>
       <c r="N462" t="s">
         <v>3</v>
       </c>
       <c r="P462" t="s">
         <v>3</v>
       </c>
       <c r="T462" t="s">
         <v>3</v>
       </c>
       <c r="DB462" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="463" spans="1:111">
       <c r="F463" s="2"/>
       <c r="N463" t="s">
         <v>3</v>
       </c>
       <c r="P463" t="s">
         <v>3</v>
       </c>
       <c r="T463" t="s">
         <v>3</v>
       </c>
+      <c r="DB463" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="464" spans="1:111">
       <c r="F464" s="2"/>
       <c r="N464" t="s">
         <v>3</v>
       </c>
       <c r="P464" t="s">
         <v>3</v>
       </c>
       <c r="T464" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="465" spans="1:111">
       <c r="F465" s="2"/>
       <c r="N465" t="s">
         <v>3</v>
       </c>
       <c r="P465" t="s">
         <v>3</v>
       </c>
       <c r="T465" t="s">
         <v>3</v>
       </c>
     </row>
@@ -9130,80 +9334,80 @@
       </c>
     </row>
     <row r="475" spans="1:111">
       <c r="F475" s="2"/>
       <c r="N475" t="s">
         <v>3</v>
       </c>
       <c r="P475" t="s">
         <v>3</v>
       </c>
       <c r="T475" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="476" spans="1:111">
       <c r="F476" s="2"/>
       <c r="N476" t="s">
         <v>3</v>
       </c>
       <c r="P476" t="s">
         <v>3</v>
       </c>
       <c r="T476" t="s">
         <v>3</v>
       </c>
-      <c r="DB476" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="477" spans="1:111">
       <c r="F477" s="2"/>
       <c r="N477" t="s">
         <v>3</v>
       </c>
       <c r="P477" t="s">
         <v>3</v>
       </c>
       <c r="T477" t="s">
         <v>3</v>
       </c>
       <c r="DB477" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="478" spans="1:111">
       <c r="F478" s="2"/>
       <c r="N478" t="s">
         <v>3</v>
       </c>
       <c r="P478" t="s">
         <v>3</v>
       </c>
       <c r="T478" t="s">
         <v>3</v>
       </c>
+      <c r="DB478" t="s">
+        <v>124</v>
+      </c>
     </row>
     <row r="479" spans="1:111">
       <c r="F479" s="2"/>
       <c r="N479" t="s">
         <v>3</v>
       </c>
       <c r="P479" t="s">
         <v>3</v>
       </c>
       <c r="T479" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="480" spans="1:111">
       <c r="F480" s="2"/>
       <c r="N480" t="s">
         <v>3</v>
       </c>
       <c r="P480" t="s">
         <v>3</v>
       </c>
       <c r="T480" t="s">
         <v>3</v>
       </c>
     </row>
@@ -9640,278 +9844,281 @@
       </c>
     </row>
     <row r="517" spans="1:111">
       <c r="F517" s="2"/>
       <c r="N517" t="s">
         <v>3</v>
       </c>
       <c r="P517" t="s">
         <v>3</v>
       </c>
       <c r="T517" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="518" spans="1:111">
       <c r="F518" s="2"/>
       <c r="N518" t="s">
         <v>3</v>
       </c>
       <c r="P518" t="s">
         <v>3</v>
       </c>
       <c r="T518" t="s">
         <v>3</v>
       </c>
-      <c r="DB518" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="519" spans="1:111">
       <c r="F519" s="2"/>
       <c r="N519" t="s">
         <v>3</v>
       </c>
       <c r="P519" t="s">
         <v>3</v>
       </c>
       <c r="T519" t="s">
         <v>3</v>
       </c>
+      <c r="DB519" t="s">
+        <v>125</v>
+      </c>
     </row>
     <row r="520" spans="1:111">
       <c r="F520" s="2"/>
       <c r="N520" t="s">
         <v>3</v>
       </c>
       <c r="P520" t="s">
         <v>3</v>
       </c>
       <c r="T520" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="521" spans="1:111">
       <c r="F521" s="2"/>
       <c r="N521" t="s">
         <v>3</v>
       </c>
       <c r="P521" t="s">
         <v>3</v>
       </c>
       <c r="T521" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="522" spans="1:111">
       <c r="F522" s="2"/>
       <c r="N522" t="s">
         <v>3</v>
       </c>
       <c r="P522" t="s">
         <v>3</v>
       </c>
       <c r="T522" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="523" spans="1:111">
       <c r="F523" s="2"/>
       <c r="N523" t="s">
         <v>3</v>
       </c>
       <c r="P523" t="s">
         <v>3</v>
       </c>
       <c r="T523" t="s">
         <v>3</v>
       </c>
-      <c r="DB523" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="524" spans="1:111">
       <c r="F524" s="2"/>
       <c r="N524" t="s">
         <v>3</v>
       </c>
       <c r="P524" t="s">
         <v>3</v>
       </c>
       <c r="T524" t="s">
         <v>3</v>
       </c>
+      <c r="DB524" t="s">
+        <v>126</v>
+      </c>
     </row>
     <row r="525" spans="1:111">
       <c r="F525" s="2"/>
       <c r="N525" t="s">
         <v>3</v>
       </c>
       <c r="P525" t="s">
         <v>3</v>
       </c>
       <c r="T525" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="526" spans="1:111">
       <c r="F526" s="2"/>
       <c r="N526" t="s">
         <v>3</v>
       </c>
       <c r="P526" t="s">
         <v>3</v>
       </c>
       <c r="T526" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="527" spans="1:111">
       <c r="F527" s="2"/>
       <c r="N527" t="s">
         <v>3</v>
       </c>
       <c r="P527" t="s">
         <v>3</v>
       </c>
       <c r="T527" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="528" spans="1:111">
       <c r="F528" s="2"/>
       <c r="N528" t="s">
         <v>3</v>
       </c>
       <c r="P528" t="s">
         <v>3</v>
       </c>
       <c r="T528" t="s">
         <v>3</v>
       </c>
+      <c r="DB528" t="s">
+        <v>127</v>
+      </c>
     </row>
     <row r="529" spans="1:111">
       <c r="F529" s="2"/>
       <c r="N529" t="s">
         <v>3</v>
       </c>
       <c r="P529" t="s">
         <v>3</v>
       </c>
       <c r="T529" t="s">
         <v>3</v>
       </c>
-      <c r="DB529" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="530" spans="1:111">
       <c r="F530" s="2"/>
       <c r="N530" t="s">
         <v>3</v>
       </c>
       <c r="P530" t="s">
         <v>3</v>
       </c>
       <c r="T530" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="531" spans="1:111">
       <c r="F531" s="2"/>
       <c r="N531" t="s">
         <v>3</v>
       </c>
       <c r="P531" t="s">
         <v>3</v>
       </c>
       <c r="T531" t="s">
         <v>3</v>
       </c>
+      <c r="DB531" t="s">
+        <v>128</v>
+      </c>
     </row>
     <row r="532" spans="1:111">
       <c r="F532" s="2"/>
       <c r="N532" t="s">
         <v>3</v>
       </c>
       <c r="P532" t="s">
         <v>3</v>
       </c>
       <c r="T532" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="533" spans="1:111">
       <c r="F533" s="2"/>
       <c r="N533" t="s">
         <v>3</v>
       </c>
       <c r="P533" t="s">
         <v>3</v>
       </c>
       <c r="T533" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="534" spans="1:111">
       <c r="F534" s="2"/>
       <c r="N534" t="s">
         <v>3</v>
       </c>
       <c r="P534" t="s">
         <v>3</v>
       </c>
       <c r="T534" t="s">
         <v>3</v>
       </c>
-      <c r="DB534" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="535" spans="1:111">
       <c r="F535" s="2"/>
       <c r="N535" t="s">
         <v>3</v>
       </c>
       <c r="P535" t="s">
         <v>3</v>
       </c>
       <c r="T535" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="536" spans="1:111">
       <c r="F536" s="2"/>
       <c r="N536" t="s">
         <v>3</v>
       </c>
       <c r="P536" t="s">
         <v>3</v>
       </c>
       <c r="T536" t="s">
         <v>3</v>
       </c>
+      <c r="DB536" t="s">
+        <v>129</v>
+      </c>
     </row>
     <row r="537" spans="1:111">
       <c r="F537" s="2"/>
       <c r="N537" t="s">
         <v>3</v>
       </c>
       <c r="P537" t="s">
         <v>3</v>
       </c>
       <c r="T537" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="538" spans="1:111">
       <c r="F538" s="2"/>
       <c r="N538" t="s">
         <v>3</v>
       </c>
       <c r="P538" t="s">
         <v>3</v>
       </c>
       <c r="T538" t="s">
         <v>3</v>
       </c>
     </row>
@@ -9928,77 +10135,77 @@
       </c>
     </row>
     <row r="540" spans="1:111">
       <c r="F540" s="2"/>
       <c r="N540" t="s">
         <v>3</v>
       </c>
       <c r="P540" t="s">
         <v>3</v>
       </c>
       <c r="T540" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="541" spans="1:111">
       <c r="F541" s="2"/>
       <c r="N541" t="s">
         <v>3</v>
       </c>
       <c r="P541" t="s">
         <v>3</v>
       </c>
       <c r="T541" t="s">
         <v>3</v>
       </c>
-      <c r="DB541" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="542" spans="1:111">
       <c r="F542" s="2"/>
       <c r="N542" t="s">
         <v>3</v>
       </c>
       <c r="P542" t="s">
         <v>3</v>
       </c>
       <c r="T542" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="543" spans="1:111">
       <c r="F543" s="2"/>
       <c r="N543" t="s">
         <v>3</v>
       </c>
       <c r="P543" t="s">
         <v>3</v>
       </c>
       <c r="T543" t="s">
         <v>3</v>
       </c>
+      <c r="DB543" t="s">
+        <v>130</v>
+      </c>
     </row>
     <row r="544" spans="1:111">
       <c r="F544" s="2"/>
       <c r="N544" t="s">
         <v>3</v>
       </c>
       <c r="P544" t="s">
         <v>3</v>
       </c>
       <c r="T544" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="545" spans="1:111">
       <c r="F545" s="2"/>
       <c r="N545" t="s">
         <v>3</v>
       </c>
       <c r="P545" t="s">
         <v>3</v>
       </c>
       <c r="T545" t="s">
         <v>3</v>
       </c>
     </row>
@@ -10051,77 +10258,77 @@
       </c>
     </row>
     <row r="550" spans="1:111">
       <c r="F550" s="2"/>
       <c r="N550" t="s">
         <v>3</v>
       </c>
       <c r="P550" t="s">
         <v>3</v>
       </c>
       <c r="T550" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="551" spans="1:111">
       <c r="F551" s="2"/>
       <c r="N551" t="s">
         <v>3</v>
       </c>
       <c r="P551" t="s">
         <v>3</v>
       </c>
       <c r="T551" t="s">
         <v>3</v>
       </c>
-      <c r="DB551" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="552" spans="1:111">
       <c r="F552" s="2"/>
       <c r="N552" t="s">
         <v>3</v>
       </c>
       <c r="P552" t="s">
         <v>3</v>
       </c>
       <c r="T552" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="553" spans="1:111">
       <c r="F553" s="2"/>
       <c r="N553" t="s">
         <v>3</v>
       </c>
       <c r="P553" t="s">
         <v>3</v>
       </c>
       <c r="T553" t="s">
         <v>3</v>
       </c>
+      <c r="DB553" t="s">
+        <v>131</v>
+      </c>
     </row>
     <row r="554" spans="1:111">
       <c r="F554" s="2"/>
       <c r="N554" t="s">
         <v>3</v>
       </c>
       <c r="P554" t="s">
         <v>3</v>
       </c>
       <c r="T554" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="555" spans="1:111">
       <c r="F555" s="2"/>
       <c r="N555" t="s">
         <v>3</v>
       </c>
       <c r="P555" t="s">
         <v>3</v>
       </c>
       <c r="T555" t="s">
         <v>3</v>
       </c>
     </row>
@@ -10234,77 +10441,77 @@
       </c>
     </row>
     <row r="565" spans="1:111">
       <c r="F565" s="2"/>
       <c r="N565" t="s">
         <v>3</v>
       </c>
       <c r="P565" t="s">
         <v>3</v>
       </c>
       <c r="T565" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="566" spans="1:111">
       <c r="F566" s="2"/>
       <c r="N566" t="s">
         <v>3</v>
       </c>
       <c r="P566" t="s">
         <v>3</v>
       </c>
       <c r="T566" t="s">
         <v>3</v>
       </c>
-      <c r="DB566" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="567" spans="1:111">
       <c r="F567" s="2"/>
       <c r="N567" t="s">
         <v>3</v>
       </c>
       <c r="P567" t="s">
         <v>3</v>
       </c>
       <c r="T567" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="568" spans="1:111">
       <c r="F568" s="2"/>
       <c r="N568" t="s">
         <v>3</v>
       </c>
       <c r="P568" t="s">
         <v>3</v>
       </c>
       <c r="T568" t="s">
         <v>3</v>
       </c>
+      <c r="DB568" t="s">
+        <v>132</v>
+      </c>
     </row>
     <row r="569" spans="1:111">
       <c r="F569" s="2"/>
       <c r="N569" t="s">
         <v>3</v>
       </c>
       <c r="P569" t="s">
         <v>3</v>
       </c>
       <c r="T569" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="570" spans="1:111">
       <c r="F570" s="2"/>
       <c r="N570" t="s">
         <v>3</v>
       </c>
       <c r="P570" t="s">
         <v>3</v>
       </c>
       <c r="T570" t="s">
         <v>3</v>
       </c>
     </row>
@@ -10357,203 +10564,203 @@
       </c>
     </row>
     <row r="575" spans="1:111">
       <c r="F575" s="2"/>
       <c r="N575" t="s">
         <v>3</v>
       </c>
       <c r="P575" t="s">
         <v>3</v>
       </c>
       <c r="T575" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="576" spans="1:111">
       <c r="F576" s="2"/>
       <c r="N576" t="s">
         <v>3</v>
       </c>
       <c r="P576" t="s">
         <v>3</v>
       </c>
       <c r="T576" t="s">
         <v>3</v>
       </c>
-      <c r="DB576" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="577" spans="1:111">
       <c r="F577" s="2"/>
       <c r="N577" t="s">
         <v>3</v>
       </c>
       <c r="P577" t="s">
         <v>3</v>
       </c>
       <c r="T577" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="578" spans="1:111">
       <c r="F578" s="2"/>
       <c r="N578" t="s">
         <v>3</v>
       </c>
       <c r="P578" t="s">
         <v>3</v>
       </c>
       <c r="T578" t="s">
         <v>3</v>
       </c>
+      <c r="DB578" t="s">
+        <v>133</v>
+      </c>
     </row>
     <row r="579" spans="1:111">
       <c r="F579" s="2"/>
       <c r="N579" t="s">
         <v>3</v>
       </c>
       <c r="P579" t="s">
         <v>3</v>
       </c>
       <c r="T579" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="580" spans="1:111">
       <c r="F580" s="2"/>
       <c r="N580" t="s">
         <v>3</v>
       </c>
       <c r="P580" t="s">
         <v>3</v>
       </c>
       <c r="T580" t="s">
         <v>3</v>
       </c>
-      <c r="DB580" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="581" spans="1:111">
       <c r="F581" s="2"/>
       <c r="N581" t="s">
         <v>3</v>
       </c>
       <c r="P581" t="s">
         <v>3</v>
       </c>
       <c r="T581" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="582" spans="1:111">
       <c r="F582" s="2"/>
       <c r="N582" t="s">
         <v>3</v>
       </c>
       <c r="P582" t="s">
         <v>3</v>
       </c>
       <c r="T582" t="s">
         <v>3</v>
       </c>
+      <c r="DB582" t="s">
+        <v>134</v>
+      </c>
     </row>
     <row r="583" spans="1:111">
       <c r="F583" s="2"/>
       <c r="N583" t="s">
         <v>3</v>
       </c>
       <c r="P583" t="s">
         <v>3</v>
       </c>
       <c r="T583" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="584" spans="1:111">
       <c r="F584" s="2"/>
       <c r="N584" t="s">
         <v>3</v>
       </c>
       <c r="P584" t="s">
         <v>3</v>
       </c>
       <c r="T584" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="585" spans="1:111">
       <c r="F585" s="2"/>
       <c r="N585" t="s">
         <v>3</v>
       </c>
       <c r="P585" t="s">
         <v>3</v>
       </c>
       <c r="T585" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="586" spans="1:111">
       <c r="F586" s="2"/>
       <c r="N586" t="s">
         <v>3</v>
       </c>
       <c r="P586" t="s">
         <v>3</v>
       </c>
       <c r="T586" t="s">
         <v>3</v>
       </c>
-      <c r="DB586" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="587" spans="1:111">
       <c r="F587" s="2"/>
       <c r="N587" t="s">
         <v>3</v>
       </c>
       <c r="P587" t="s">
         <v>3</v>
       </c>
       <c r="T587" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="588" spans="1:111">
       <c r="F588" s="2"/>
       <c r="N588" t="s">
         <v>3</v>
       </c>
       <c r="P588" t="s">
         <v>3</v>
       </c>
       <c r="T588" t="s">
         <v>3</v>
       </c>
+      <c r="DB588" t="s">
+        <v>135</v>
+      </c>
     </row>
     <row r="589" spans="1:111">
       <c r="F589" s="2"/>
       <c r="N589" t="s">
         <v>3</v>
       </c>
       <c r="P589" t="s">
         <v>3</v>
       </c>
       <c r="T589" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="590" spans="1:111">
       <c r="F590" s="2"/>
       <c r="N590" t="s">
         <v>3</v>
       </c>
       <c r="P590" t="s">
         <v>3</v>
       </c>
       <c r="T590" t="s">
         <v>3</v>
       </c>
     </row>
@@ -10570,203 +10777,203 @@
       </c>
     </row>
     <row r="592" spans="1:111">
       <c r="F592" s="2"/>
       <c r="N592" t="s">
         <v>3</v>
       </c>
       <c r="P592" t="s">
         <v>3</v>
       </c>
       <c r="T592" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="593" spans="1:111">
       <c r="F593" s="2"/>
       <c r="N593" t="s">
         <v>3</v>
       </c>
       <c r="P593" t="s">
         <v>3</v>
       </c>
       <c r="T593" t="s">
         <v>3</v>
       </c>
-      <c r="DB593" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="594" spans="1:111">
       <c r="F594" s="2"/>
       <c r="N594" t="s">
         <v>3</v>
       </c>
       <c r="P594" t="s">
         <v>3</v>
       </c>
       <c r="T594" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="595" spans="1:111">
       <c r="F595" s="2"/>
       <c r="N595" t="s">
         <v>3</v>
       </c>
       <c r="P595" t="s">
         <v>3</v>
       </c>
       <c r="T595" t="s">
         <v>3</v>
       </c>
+      <c r="DB595" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="596" spans="1:111">
       <c r="F596" s="2"/>
       <c r="N596" t="s">
         <v>3</v>
       </c>
       <c r="P596" t="s">
         <v>3</v>
       </c>
       <c r="T596" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="597" spans="1:111">
       <c r="F597" s="2"/>
       <c r="N597" t="s">
         <v>3</v>
       </c>
       <c r="P597" t="s">
         <v>3</v>
       </c>
       <c r="T597" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="598" spans="1:111">
       <c r="F598" s="2"/>
       <c r="N598" t="s">
         <v>3</v>
       </c>
       <c r="P598" t="s">
         <v>3</v>
       </c>
       <c r="T598" t="s">
         <v>3</v>
       </c>
-      <c r="DB598" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="599" spans="1:111">
       <c r="F599" s="2"/>
       <c r="N599" t="s">
         <v>3</v>
       </c>
       <c r="P599" t="s">
         <v>3</v>
       </c>
       <c r="T599" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="600" spans="1:111">
       <c r="F600" s="2"/>
       <c r="N600" t="s">
         <v>3</v>
       </c>
       <c r="P600" t="s">
         <v>3</v>
       </c>
       <c r="T600" t="s">
         <v>3</v>
       </c>
+      <c r="DB600" t="s">
+        <v>137</v>
+      </c>
     </row>
     <row r="601" spans="1:111">
       <c r="F601" s="2"/>
       <c r="N601" t="s">
         <v>3</v>
       </c>
       <c r="P601" t="s">
         <v>3</v>
       </c>
       <c r="T601" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="602" spans="1:111">
       <c r="F602" s="2"/>
       <c r="N602" t="s">
         <v>3</v>
       </c>
       <c r="P602" t="s">
         <v>3</v>
       </c>
       <c r="T602" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="603" spans="1:111">
       <c r="F603" s="2"/>
       <c r="N603" t="s">
         <v>3</v>
       </c>
       <c r="P603" t="s">
         <v>3</v>
       </c>
       <c r="T603" t="s">
         <v>3</v>
       </c>
-      <c r="DB603" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="604" spans="1:111">
       <c r="F604" s="2"/>
       <c r="N604" t="s">
         <v>3</v>
       </c>
       <c r="P604" t="s">
         <v>3</v>
       </c>
       <c r="T604" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="605" spans="1:111">
       <c r="F605" s="2"/>
       <c r="N605" t="s">
         <v>3</v>
       </c>
       <c r="P605" t="s">
         <v>3</v>
       </c>
       <c r="T605" t="s">
         <v>3</v>
       </c>
+      <c r="DB605" t="s">
+        <v>138</v>
+      </c>
     </row>
     <row r="606" spans="1:111">
       <c r="F606" s="2"/>
       <c r="N606" t="s">
         <v>3</v>
       </c>
       <c r="P606" t="s">
         <v>3</v>
       </c>
       <c r="T606" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="607" spans="1:111">
       <c r="F607" s="2"/>
       <c r="N607" t="s">
         <v>3</v>
       </c>
       <c r="P607" t="s">
         <v>3</v>
       </c>
       <c r="T607" t="s">
         <v>3</v>
       </c>
     </row>
@@ -10783,77 +10990,77 @@
       </c>
     </row>
     <row r="609" spans="1:111">
       <c r="F609" s="2"/>
       <c r="N609" t="s">
         <v>3</v>
       </c>
       <c r="P609" t="s">
         <v>3</v>
       </c>
       <c r="T609" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="610" spans="1:111">
       <c r="F610" s="2"/>
       <c r="N610" t="s">
         <v>3</v>
       </c>
       <c r="P610" t="s">
         <v>3</v>
       </c>
       <c r="T610" t="s">
         <v>3</v>
       </c>
-      <c r="DB610" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="611" spans="1:111">
       <c r="F611" s="2"/>
       <c r="N611" t="s">
         <v>3</v>
       </c>
       <c r="P611" t="s">
         <v>3</v>
       </c>
       <c r="T611" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="612" spans="1:111">
       <c r="F612" s="2"/>
       <c r="N612" t="s">
         <v>3</v>
       </c>
       <c r="P612" t="s">
         <v>3</v>
       </c>
       <c r="T612" t="s">
         <v>3</v>
       </c>
+      <c r="DB612" t="s">
+        <v>139</v>
+      </c>
     </row>
     <row r="613" spans="1:111">
       <c r="F613" s="2"/>
       <c r="N613" t="s">
         <v>3</v>
       </c>
       <c r="P613" t="s">
         <v>3</v>
       </c>
       <c r="T613" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="614" spans="1:111">
       <c r="F614" s="2"/>
       <c r="N614" t="s">
         <v>3</v>
       </c>
       <c r="P614" t="s">
         <v>3</v>
       </c>
       <c r="T614" t="s">
         <v>3</v>
       </c>
     </row>
@@ -10882,77 +11089,77 @@
       </c>
     </row>
     <row r="617" spans="1:111">
       <c r="F617" s="2"/>
       <c r="N617" t="s">
         <v>3</v>
       </c>
       <c r="P617" t="s">
         <v>3</v>
       </c>
       <c r="T617" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="618" spans="1:111">
       <c r="F618" s="2"/>
       <c r="N618" t="s">
         <v>3</v>
       </c>
       <c r="P618" t="s">
         <v>3</v>
       </c>
       <c r="T618" t="s">
         <v>3</v>
       </c>
-      <c r="DB618" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="619" spans="1:111">
       <c r="F619" s="2"/>
       <c r="N619" t="s">
         <v>3</v>
       </c>
       <c r="P619" t="s">
         <v>3</v>
       </c>
       <c r="T619" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="620" spans="1:111">
       <c r="F620" s="2"/>
       <c r="N620" t="s">
         <v>3</v>
       </c>
       <c r="P620" t="s">
         <v>3</v>
       </c>
       <c r="T620" t="s">
         <v>3</v>
       </c>
+      <c r="DB620" t="s">
+        <v>140</v>
+      </c>
     </row>
     <row r="621" spans="1:111">
       <c r="F621" s="2"/>
       <c r="N621" t="s">
         <v>3</v>
       </c>
       <c r="P621" t="s">
         <v>3</v>
       </c>
       <c r="T621" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="622" spans="1:111">
       <c r="F622" s="2"/>
       <c r="N622" t="s">
         <v>3</v>
       </c>
       <c r="P622" t="s">
         <v>3</v>
       </c>
       <c r="T622" t="s">
         <v>3</v>
       </c>
     </row>
@@ -11005,140 +11212,140 @@
       </c>
     </row>
     <row r="627" spans="1:111">
       <c r="F627" s="2"/>
       <c r="N627" t="s">
         <v>3</v>
       </c>
       <c r="P627" t="s">
         <v>3</v>
       </c>
       <c r="T627" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="628" spans="1:111">
       <c r="F628" s="2"/>
       <c r="N628" t="s">
         <v>3</v>
       </c>
       <c r="P628" t="s">
         <v>3</v>
       </c>
       <c r="T628" t="s">
         <v>3</v>
       </c>
-      <c r="DB628" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="629" spans="1:111">
       <c r="F629" s="2"/>
       <c r="N629" t="s">
         <v>3</v>
       </c>
       <c r="P629" t="s">
         <v>3</v>
       </c>
       <c r="T629" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="630" spans="1:111">
       <c r="F630" s="2"/>
       <c r="N630" t="s">
         <v>3</v>
       </c>
       <c r="P630" t="s">
         <v>3</v>
       </c>
       <c r="T630" t="s">
         <v>3</v>
       </c>
+      <c r="DB630" t="s">
+        <v>141</v>
+      </c>
     </row>
     <row r="631" spans="1:111">
       <c r="F631" s="2"/>
       <c r="N631" t="s">
         <v>3</v>
       </c>
       <c r="P631" t="s">
         <v>3</v>
       </c>
       <c r="T631" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="632" spans="1:111">
       <c r="F632" s="2"/>
       <c r="N632" t="s">
         <v>3</v>
       </c>
       <c r="P632" t="s">
         <v>3</v>
       </c>
       <c r="T632" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="633" spans="1:111">
       <c r="F633" s="2"/>
       <c r="N633" t="s">
         <v>3</v>
       </c>
       <c r="P633" t="s">
         <v>3</v>
       </c>
       <c r="T633" t="s">
         <v>3</v>
       </c>
-      <c r="DB633" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="634" spans="1:111">
       <c r="F634" s="2"/>
       <c r="N634" t="s">
         <v>3</v>
       </c>
       <c r="P634" t="s">
         <v>3</v>
       </c>
       <c r="T634" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="635" spans="1:111">
       <c r="F635" s="2"/>
       <c r="N635" t="s">
         <v>3</v>
       </c>
       <c r="P635" t="s">
         <v>3</v>
       </c>
       <c r="T635" t="s">
         <v>3</v>
       </c>
+      <c r="DB635" t="s">
+        <v>142</v>
+      </c>
     </row>
     <row r="636" spans="1:111">
       <c r="F636" s="2"/>
       <c r="N636" t="s">
         <v>3</v>
       </c>
       <c r="P636" t="s">
         <v>3</v>
       </c>
       <c r="T636" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="637" spans="1:111">
       <c r="F637" s="2"/>
       <c r="N637" t="s">
         <v>3</v>
       </c>
       <c r="P637" t="s">
         <v>3</v>
       </c>
       <c r="T637" t="s">
         <v>3</v>
       </c>
     </row>
@@ -11192,88 +11399,91 @@
     </row>
     <row r="642" spans="1:111">
       <c r="F642" s="2"/>
       <c r="N642" t="s">
         <v>3</v>
       </c>
       <c r="P642" t="s">
         <v>3</v>
       </c>
       <c r="T642" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="643" spans="1:111">
       <c r="F643" s="2"/>
       <c r="N643" t="s">
         <v>3</v>
       </c>
       <c r="P643" t="s">
         <v>3</v>
       </c>
       <c r="T643" t="s">
         <v>3</v>
       </c>
       <c r="DB643" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="644" spans="1:111">
       <c r="F644" s="2"/>
       <c r="N644" t="s">
         <v>3</v>
       </c>
       <c r="P644" t="s">
         <v>3</v>
       </c>
       <c r="T644" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="645" spans="1:111">
       <c r="F645" s="2"/>
       <c r="N645" t="s">
         <v>3</v>
       </c>
       <c r="P645" t="s">
         <v>3</v>
       </c>
       <c r="T645" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="646" spans="1:111">
       <c r="F646" s="2"/>
       <c r="N646" t="s">
         <v>3</v>
       </c>
       <c r="P646" t="s">
         <v>3</v>
       </c>
       <c r="T646" t="s">
         <v>3</v>
       </c>
+      <c r="DB646" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="647" spans="1:111">
       <c r="F647" s="2"/>
       <c r="N647" t="s">
         <v>3</v>
       </c>
       <c r="P647" t="s">
         <v>3</v>
       </c>
       <c r="T647" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="648" spans="1:111">
       <c r="F648" s="2"/>
       <c r="N648" t="s">
         <v>3</v>
       </c>
       <c r="P648" t="s">
         <v>3</v>
       </c>
       <c r="T648" t="s">
         <v>3</v>
       </c>
     </row>
@@ -11290,152 +11500,152 @@
       </c>
     </row>
     <row r="650" spans="1:111">
       <c r="F650" s="2"/>
       <c r="N650" t="s">
         <v>3</v>
       </c>
       <c r="P650" t="s">
         <v>3</v>
       </c>
       <c r="T650" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="651" spans="1:111">
       <c r="F651" s="2"/>
       <c r="N651" t="s">
         <v>3</v>
       </c>
       <c r="P651" t="s">
         <v>3</v>
       </c>
       <c r="T651" t="s">
         <v>3</v>
       </c>
-      <c r="DB651" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="652" spans="1:111">
       <c r="F652" s="2"/>
       <c r="N652" t="s">
         <v>3</v>
       </c>
       <c r="P652" t="s">
         <v>3</v>
       </c>
       <c r="T652" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="653" spans="1:111">
       <c r="F653" s="2"/>
       <c r="N653" t="s">
         <v>3</v>
       </c>
       <c r="P653" t="s">
         <v>3</v>
       </c>
       <c r="T653" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="654" spans="1:111">
       <c r="F654" s="2"/>
       <c r="N654" t="s">
         <v>3</v>
       </c>
       <c r="P654" t="s">
         <v>3</v>
       </c>
       <c r="T654" t="s">
         <v>3</v>
       </c>
+      <c r="DB654" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="655" spans="1:111">
       <c r="F655" s="2"/>
       <c r="N655" t="s">
         <v>3</v>
       </c>
       <c r="P655" t="s">
         <v>3</v>
       </c>
       <c r="T655" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="656" spans="1:111">
       <c r="F656" s="2"/>
       <c r="N656" t="s">
         <v>3</v>
       </c>
       <c r="P656" t="s">
         <v>3</v>
       </c>
       <c r="T656" t="s">
         <v>3</v>
       </c>
-      <c r="DB656" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="657" spans="1:111">
       <c r="F657" s="2"/>
       <c r="N657" t="s">
         <v>3</v>
       </c>
       <c r="P657" t="s">
         <v>3</v>
       </c>
       <c r="T657" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="658" spans="1:111">
       <c r="F658" s="2"/>
       <c r="N658" t="s">
         <v>3</v>
       </c>
       <c r="P658" t="s">
         <v>3</v>
       </c>
       <c r="T658" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="659" spans="1:111">
       <c r="F659" s="2"/>
       <c r="N659" t="s">
         <v>3</v>
       </c>
       <c r="P659" t="s">
         <v>3</v>
       </c>
       <c r="T659" t="s">
         <v>3</v>
       </c>
+      <c r="DB659" t="s">
+        <v>146</v>
+      </c>
     </row>
     <row r="660" spans="1:111">
       <c r="F660" s="2"/>
       <c r="N660" t="s">
         <v>3</v>
       </c>
       <c r="P660" t="s">
         <v>3</v>
       </c>
       <c r="T660" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="661" spans="1:111">
       <c r="F661" s="2"/>
       <c r="N661" t="s">
         <v>3</v>
       </c>
       <c r="P661" t="s">
         <v>3</v>
       </c>
       <c r="T661" t="s">
         <v>3</v>
       </c>
     </row>
@@ -11452,128 +11662,128 @@
       </c>
     </row>
     <row r="663" spans="1:111">
       <c r="F663" s="2"/>
       <c r="N663" t="s">
         <v>3</v>
       </c>
       <c r="P663" t="s">
         <v>3</v>
       </c>
       <c r="T663" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="664" spans="1:111">
       <c r="F664" s="2"/>
       <c r="N664" t="s">
         <v>3</v>
       </c>
       <c r="P664" t="s">
         <v>3</v>
       </c>
       <c r="T664" t="s">
         <v>3</v>
       </c>
-      <c r="DB664" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="665" spans="1:111">
       <c r="F665" s="2"/>
       <c r="N665" t="s">
         <v>3</v>
       </c>
       <c r="P665" t="s">
         <v>3</v>
       </c>
       <c r="T665" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="666" spans="1:111">
       <c r="F666" s="2"/>
       <c r="N666" t="s">
         <v>3</v>
       </c>
       <c r="P666" t="s">
         <v>3</v>
       </c>
       <c r="T666" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="667" spans="1:111">
       <c r="F667" s="2"/>
       <c r="N667" t="s">
         <v>3</v>
       </c>
       <c r="P667" t="s">
         <v>3</v>
       </c>
       <c r="T667" t="s">
         <v>3</v>
       </c>
       <c r="DB667" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="668" spans="1:111">
       <c r="F668" s="2"/>
       <c r="N668" t="s">
         <v>3</v>
       </c>
       <c r="P668" t="s">
         <v>3</v>
       </c>
       <c r="T668" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="669" spans="1:111">
       <c r="F669" s="2"/>
       <c r="N669" t="s">
         <v>3</v>
       </c>
       <c r="P669" t="s">
         <v>3</v>
       </c>
       <c r="T669" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="670" spans="1:111">
       <c r="F670" s="2"/>
       <c r="N670" t="s">
         <v>3</v>
       </c>
       <c r="P670" t="s">
         <v>3</v>
       </c>
       <c r="T670" t="s">
         <v>3</v>
       </c>
+      <c r="DB670" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="671" spans="1:111">
       <c r="F671" s="2"/>
       <c r="N671" t="s">
         <v>3</v>
       </c>
       <c r="P671" t="s">
         <v>3</v>
       </c>
       <c r="T671" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="672" spans="1:111">
       <c r="F672" s="2"/>
       <c r="N672" t="s">
         <v>3</v>
       </c>
       <c r="P672" t="s">
         <v>3</v>
       </c>
       <c r="T672" t="s">
         <v>3</v>
       </c>
     </row>
@@ -11674,89 +11884,89 @@
       </c>
     </row>
     <row r="681" spans="1:111">
       <c r="F681" s="2"/>
       <c r="N681" t="s">
         <v>3</v>
       </c>
       <c r="P681" t="s">
         <v>3</v>
       </c>
       <c r="T681" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="682" spans="1:111">
       <c r="F682" s="2"/>
       <c r="N682" t="s">
         <v>3</v>
       </c>
       <c r="P682" t="s">
         <v>3</v>
       </c>
       <c r="T682" t="s">
         <v>3</v>
       </c>
-      <c r="DB682" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="683" spans="1:111">
       <c r="F683" s="2"/>
       <c r="N683" t="s">
         <v>3</v>
       </c>
       <c r="P683" t="s">
         <v>3</v>
       </c>
       <c r="T683" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="684" spans="1:111">
       <c r="F684" s="2"/>
       <c r="N684" t="s">
         <v>3</v>
       </c>
       <c r="P684" t="s">
         <v>3</v>
       </c>
       <c r="T684" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="685" spans="1:111">
       <c r="F685" s="2"/>
       <c r="N685" t="s">
         <v>3</v>
       </c>
       <c r="P685" t="s">
         <v>3</v>
       </c>
       <c r="T685" t="s">
         <v>3</v>
       </c>
+      <c r="DB685" t="s">
+        <v>149</v>
+      </c>
     </row>
     <row r="686" spans="1:111">
       <c r="F686" s="2"/>
       <c r="N686" t="s">
         <v>3</v>
       </c>
       <c r="P686" t="s">
         <v>3</v>
       </c>
       <c r="T686" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="687" spans="1:111">
       <c r="F687" s="2"/>
       <c r="N687" t="s">
         <v>3</v>
       </c>
       <c r="P687" t="s">
         <v>3</v>
       </c>
       <c r="T687" t="s">
         <v>3</v>
       </c>
     </row>
@@ -12253,89 +12463,89 @@
       </c>
     </row>
     <row r="729" spans="1:111">
       <c r="F729" s="2"/>
       <c r="N729" t="s">
         <v>3</v>
       </c>
       <c r="P729" t="s">
         <v>3</v>
       </c>
       <c r="T729" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="730" spans="1:111">
       <c r="F730" s="2"/>
       <c r="N730" t="s">
         <v>3</v>
       </c>
       <c r="P730" t="s">
         <v>3</v>
       </c>
       <c r="T730" t="s">
         <v>3</v>
       </c>
-      <c r="DB730" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="731" spans="1:111">
       <c r="F731" s="2"/>
       <c r="N731" t="s">
         <v>3</v>
       </c>
       <c r="P731" t="s">
         <v>3</v>
       </c>
       <c r="T731" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="732" spans="1:111">
       <c r="F732" s="2"/>
       <c r="N732" t="s">
         <v>3</v>
       </c>
       <c r="P732" t="s">
         <v>3</v>
       </c>
       <c r="T732" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="733" spans="1:111">
       <c r="F733" s="2"/>
       <c r="N733" t="s">
         <v>3</v>
       </c>
       <c r="P733" t="s">
         <v>3</v>
       </c>
       <c r="T733" t="s">
         <v>3</v>
       </c>
+      <c r="DB733" t="s">
+        <v>150</v>
+      </c>
     </row>
     <row r="734" spans="1:111">
       <c r="F734" s="2"/>
       <c r="N734" t="s">
         <v>3</v>
       </c>
       <c r="P734" t="s">
         <v>3</v>
       </c>
       <c r="T734" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="735" spans="1:111">
       <c r="F735" s="2"/>
       <c r="N735" t="s">
         <v>3</v>
       </c>
       <c r="P735" t="s">
         <v>3</v>
       </c>
       <c r="T735" t="s">
         <v>3</v>
       </c>
     </row>
@@ -12616,203 +12826,203 @@
       </c>
     </row>
     <row r="759" spans="1:111">
       <c r="F759" s="2"/>
       <c r="N759" t="s">
         <v>3</v>
       </c>
       <c r="P759" t="s">
         <v>3</v>
       </c>
       <c r="T759" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="760" spans="1:111">
       <c r="F760" s="2"/>
       <c r="N760" t="s">
         <v>3</v>
       </c>
       <c r="P760" t="s">
         <v>3</v>
       </c>
       <c r="T760" t="s">
         <v>3</v>
       </c>
-      <c r="DB760" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="761" spans="1:111">
       <c r="F761" s="2"/>
       <c r="N761" t="s">
         <v>3</v>
       </c>
       <c r="P761" t="s">
         <v>3</v>
       </c>
       <c r="T761" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="762" spans="1:111">
       <c r="F762" s="2"/>
       <c r="N762" t="s">
         <v>3</v>
       </c>
       <c r="P762" t="s">
         <v>3</v>
       </c>
       <c r="T762" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="763" spans="1:111">
       <c r="F763" s="2"/>
       <c r="N763" t="s">
         <v>3</v>
       </c>
       <c r="P763" t="s">
         <v>3</v>
       </c>
       <c r="T763" t="s">
         <v>3</v>
       </c>
+      <c r="DB763" t="s">
+        <v>151</v>
+      </c>
     </row>
     <row r="764" spans="1:111">
       <c r="F764" s="2"/>
       <c r="N764" t="s">
         <v>3</v>
       </c>
       <c r="P764" t="s">
         <v>3</v>
       </c>
       <c r="T764" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="765" spans="1:111">
       <c r="F765" s="2"/>
       <c r="N765" t="s">
         <v>3</v>
       </c>
       <c r="P765" t="s">
         <v>3</v>
       </c>
       <c r="T765" t="s">
         <v>3</v>
       </c>
-      <c r="DB765" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="766" spans="1:111">
       <c r="F766" s="2"/>
       <c r="N766" t="s">
         <v>3</v>
       </c>
       <c r="P766" t="s">
         <v>3</v>
       </c>
       <c r="T766" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="767" spans="1:111">
       <c r="F767" s="2"/>
       <c r="N767" t="s">
         <v>3</v>
       </c>
       <c r="P767" t="s">
         <v>3</v>
       </c>
       <c r="T767" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="768" spans="1:111">
       <c r="F768" s="2"/>
       <c r="N768" t="s">
         <v>3</v>
       </c>
       <c r="P768" t="s">
         <v>3</v>
       </c>
       <c r="T768" t="s">
         <v>3</v>
       </c>
+      <c r="DB768" t="s">
+        <v>152</v>
+      </c>
     </row>
     <row r="769" spans="1:111">
       <c r="F769" s="2"/>
       <c r="N769" t="s">
         <v>3</v>
       </c>
       <c r="P769" t="s">
         <v>3</v>
       </c>
       <c r="T769" t="s">
         <v>3</v>
       </c>
-      <c r="DB769" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="770" spans="1:111">
       <c r="F770" s="2"/>
       <c r="N770" t="s">
         <v>3</v>
       </c>
       <c r="P770" t="s">
         <v>3</v>
       </c>
       <c r="T770" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="771" spans="1:111">
       <c r="F771" s="2"/>
       <c r="N771" t="s">
         <v>3</v>
       </c>
       <c r="P771" t="s">
         <v>3</v>
       </c>
       <c r="T771" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="772" spans="1:111">
       <c r="F772" s="2"/>
       <c r="N772" t="s">
         <v>3</v>
       </c>
       <c r="P772" t="s">
         <v>3</v>
       </c>
       <c r="T772" t="s">
         <v>3</v>
       </c>
+      <c r="DB772" t="s">
+        <v>153</v>
+      </c>
     </row>
     <row r="773" spans="1:111">
       <c r="F773" s="2"/>
       <c r="N773" t="s">
         <v>3</v>
       </c>
       <c r="P773" t="s">
         <v>3</v>
       </c>
       <c r="T773" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="774" spans="1:111">
       <c r="F774" s="2"/>
       <c r="N774" t="s">
         <v>3</v>
       </c>
       <c r="P774" t="s">
         <v>3</v>
       </c>
       <c r="T774" t="s">
         <v>3</v>
       </c>
     </row>
@@ -12937,131 +13147,131 @@
       </c>
     </row>
     <row r="785" spans="1:111">
       <c r="F785" s="2"/>
       <c r="N785" t="s">
         <v>3</v>
       </c>
       <c r="P785" t="s">
         <v>3</v>
       </c>
       <c r="T785" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="786" spans="1:111">
       <c r="F786" s="2"/>
       <c r="N786" t="s">
         <v>3</v>
       </c>
       <c r="P786" t="s">
         <v>3</v>
       </c>
       <c r="T786" t="s">
         <v>3</v>
       </c>
-      <c r="DB786" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="787" spans="1:111">
       <c r="F787" s="2"/>
       <c r="N787" t="s">
         <v>3</v>
       </c>
       <c r="P787" t="s">
         <v>3</v>
       </c>
       <c r="T787" t="s">
         <v>3</v>
       </c>
-      <c r="DB787" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="788" spans="1:111">
       <c r="F788" s="2"/>
       <c r="N788" t="s">
         <v>3</v>
       </c>
       <c r="P788" t="s">
         <v>3</v>
       </c>
       <c r="T788" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="789" spans="1:111">
       <c r="F789" s="2"/>
       <c r="N789" t="s">
         <v>3</v>
       </c>
       <c r="P789" t="s">
         <v>3</v>
       </c>
       <c r="T789" t="s">
         <v>3</v>
       </c>
       <c r="DB789" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="790" spans="1:111">
       <c r="F790" s="2"/>
       <c r="N790" t="s">
         <v>3</v>
       </c>
       <c r="P790" t="s">
         <v>3</v>
       </c>
       <c r="T790" t="s">
         <v>3</v>
       </c>
+      <c r="DB790" t="s">
+        <v>155</v>
+      </c>
     </row>
     <row r="791" spans="1:111">
       <c r="F791" s="2"/>
       <c r="N791" t="s">
         <v>3</v>
       </c>
       <c r="P791" t="s">
         <v>3</v>
       </c>
       <c r="T791" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="792" spans="1:111">
       <c r="F792" s="2"/>
       <c r="N792" t="s">
         <v>3</v>
       </c>
       <c r="P792" t="s">
         <v>3</v>
       </c>
       <c r="T792" t="s">
         <v>3</v>
       </c>
+      <c r="DB792" t="s">
+        <v>156</v>
+      </c>
     </row>
     <row r="793" spans="1:111">
       <c r="F793" s="2"/>
       <c r="N793" t="s">
         <v>3</v>
       </c>
       <c r="P793" t="s">
         <v>3</v>
       </c>
       <c r="T793" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="794" spans="1:111">
       <c r="F794" s="2"/>
       <c r="N794" t="s">
         <v>3</v>
       </c>
       <c r="P794" t="s">
         <v>3</v>
       </c>
       <c r="T794" t="s">
         <v>3</v>
       </c>
     </row>
@@ -13150,89 +13360,89 @@
       </c>
     </row>
     <row r="802" spans="1:111">
       <c r="F802" s="2"/>
       <c r="N802" t="s">
         <v>3</v>
       </c>
       <c r="P802" t="s">
         <v>3</v>
       </c>
       <c r="T802" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="803" spans="1:111">
       <c r="F803" s="2"/>
       <c r="N803" t="s">
         <v>3</v>
       </c>
       <c r="P803" t="s">
         <v>3</v>
       </c>
       <c r="T803" t="s">
         <v>3</v>
       </c>
-      <c r="DB803" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="804" spans="1:111">
       <c r="F804" s="2"/>
       <c r="N804" t="s">
         <v>3</v>
       </c>
       <c r="P804" t="s">
         <v>3</v>
       </c>
       <c r="T804" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="805" spans="1:111">
       <c r="F805" s="2"/>
       <c r="N805" t="s">
         <v>3</v>
       </c>
       <c r="P805" t="s">
         <v>3</v>
       </c>
       <c r="T805" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="806" spans="1:111">
       <c r="F806" s="2"/>
       <c r="N806" t="s">
         <v>3</v>
       </c>
       <c r="P806" t="s">
         <v>3</v>
       </c>
       <c r="T806" t="s">
         <v>3</v>
       </c>
+      <c r="DB806" t="s">
+        <v>157</v>
+      </c>
     </row>
     <row r="807" spans="1:111">
       <c r="F807" s="2"/>
       <c r="N807" t="s">
         <v>3</v>
       </c>
       <c r="P807" t="s">
         <v>3</v>
       </c>
       <c r="T807" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="808" spans="1:111">
       <c r="F808" s="2"/>
       <c r="N808" t="s">
         <v>3</v>
       </c>
       <c r="P808" t="s">
         <v>3</v>
       </c>
       <c r="T808" t="s">
         <v>3</v>
       </c>
     </row>
@@ -13285,116 +13495,119 @@
       </c>
     </row>
     <row r="813" spans="1:111">
       <c r="F813" s="2"/>
       <c r="N813" t="s">
         <v>3</v>
       </c>
       <c r="P813" t="s">
         <v>3</v>
       </c>
       <c r="T813" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="814" spans="1:111">
       <c r="F814" s="2"/>
       <c r="N814" t="s">
         <v>3</v>
       </c>
       <c r="P814" t="s">
         <v>3</v>
       </c>
       <c r="T814" t="s">
         <v>3</v>
       </c>
-      <c r="DB814" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="815" spans="1:111">
       <c r="F815" s="2"/>
       <c r="N815" t="s">
         <v>3</v>
       </c>
       <c r="P815" t="s">
         <v>3</v>
       </c>
       <c r="T815" t="s">
         <v>3</v>
       </c>
       <c r="DB815" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="816" spans="1:111">
       <c r="F816" s="2"/>
       <c r="N816" t="s">
         <v>3</v>
       </c>
       <c r="P816" t="s">
         <v>3</v>
       </c>
       <c r="T816" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="817" spans="1:111">
       <c r="F817" s="2"/>
       <c r="N817" t="s">
         <v>3</v>
       </c>
       <c r="P817" t="s">
         <v>3</v>
       </c>
       <c r="T817" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="818" spans="1:111">
       <c r="F818" s="2"/>
       <c r="N818" t="s">
         <v>3</v>
       </c>
       <c r="P818" t="s">
         <v>3</v>
       </c>
       <c r="T818" t="s">
         <v>3</v>
       </c>
+      <c r="DB818" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="819" spans="1:111">
       <c r="F819" s="2"/>
       <c r="N819" t="s">
         <v>3</v>
       </c>
       <c r="P819" t="s">
         <v>3</v>
       </c>
       <c r="T819" t="s">
         <v>3</v>
       </c>
+      <c r="DB819" t="s">
+        <v>160</v>
+      </c>
     </row>
     <row r="820" spans="1:111">
       <c r="F820" s="2"/>
       <c r="N820" t="s">
         <v>3</v>
       </c>
       <c r="P820" t="s">
         <v>3</v>
       </c>
       <c r="T820" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="821" spans="1:111">
       <c r="F821" s="2"/>
       <c r="N821" t="s">
         <v>3</v>
       </c>
       <c r="P821" t="s">
         <v>3</v>
       </c>
       <c r="T821" t="s">
         <v>3</v>
       </c>
     </row>
@@ -13471,128 +13684,128 @@
       </c>
     </row>
     <row r="828" spans="1:111">
       <c r="F828" s="2"/>
       <c r="N828" t="s">
         <v>3</v>
       </c>
       <c r="P828" t="s">
         <v>3</v>
       </c>
       <c r="T828" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="829" spans="1:111">
       <c r="F829" s="2"/>
       <c r="N829" t="s">
         <v>3</v>
       </c>
       <c r="P829" t="s">
         <v>3</v>
       </c>
       <c r="T829" t="s">
         <v>3</v>
       </c>
-      <c r="DB829" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="830" spans="1:111">
       <c r="F830" s="2"/>
       <c r="N830" t="s">
         <v>3</v>
       </c>
       <c r="P830" t="s">
         <v>3</v>
       </c>
       <c r="T830" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="831" spans="1:111">
       <c r="F831" s="2"/>
       <c r="N831" t="s">
         <v>3</v>
       </c>
       <c r="P831" t="s">
         <v>3</v>
       </c>
       <c r="T831" t="s">
         <v>3</v>
       </c>
-      <c r="DB831" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="832" spans="1:111">
       <c r="F832" s="2"/>
       <c r="N832" t="s">
         <v>3</v>
       </c>
       <c r="P832" t="s">
         <v>3</v>
       </c>
       <c r="T832" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="833" spans="1:111">
       <c r="F833" s="2"/>
       <c r="N833" t="s">
         <v>3</v>
       </c>
       <c r="P833" t="s">
         <v>3</v>
       </c>
       <c r="T833" t="s">
         <v>3</v>
       </c>
+      <c r="DB833" t="s">
+        <v>161</v>
+      </c>
     </row>
     <row r="834" spans="1:111">
       <c r="F834" s="2"/>
       <c r="N834" t="s">
         <v>3</v>
       </c>
       <c r="P834" t="s">
         <v>3</v>
       </c>
       <c r="T834" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="835" spans="1:111">
       <c r="F835" s="2"/>
       <c r="N835" t="s">
         <v>3</v>
       </c>
       <c r="P835" t="s">
         <v>3</v>
       </c>
       <c r="T835" t="s">
         <v>3</v>
       </c>
+      <c r="DB835" t="s">
+        <v>162</v>
+      </c>
     </row>
     <row r="836" spans="1:111">
       <c r="F836" s="2"/>
       <c r="N836" t="s">
         <v>3</v>
       </c>
       <c r="P836" t="s">
         <v>3</v>
       </c>
       <c r="T836" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="837" spans="1:111">
       <c r="F837" s="2"/>
       <c r="N837" t="s">
         <v>3</v>
       </c>
       <c r="P837" t="s">
         <v>3</v>
       </c>
       <c r="T837" t="s">
         <v>3</v>
       </c>
     </row>
@@ -13657,389 +13870,395 @@
       </c>
     </row>
     <row r="843" spans="1:111">
       <c r="F843" s="2"/>
       <c r="N843" t="s">
         <v>3</v>
       </c>
       <c r="P843" t="s">
         <v>3</v>
       </c>
       <c r="T843" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="844" spans="1:111">
       <c r="F844" s="2"/>
       <c r="N844" t="s">
         <v>3</v>
       </c>
       <c r="P844" t="s">
         <v>3</v>
       </c>
       <c r="T844" t="s">
         <v>3</v>
       </c>
-      <c r="DB844" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="845" spans="1:111">
       <c r="F845" s="2"/>
       <c r="N845" t="s">
         <v>3</v>
       </c>
       <c r="P845" t="s">
         <v>3</v>
       </c>
       <c r="T845" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="846" spans="1:111">
       <c r="F846" s="2"/>
       <c r="N846" t="s">
         <v>3</v>
       </c>
       <c r="P846" t="s">
         <v>3</v>
       </c>
       <c r="T846" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="847" spans="1:111">
       <c r="F847" s="2"/>
       <c r="N847" t="s">
         <v>3</v>
       </c>
       <c r="P847" t="s">
         <v>3</v>
       </c>
       <c r="T847" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="848" spans="1:111">
       <c r="F848" s="2"/>
       <c r="N848" t="s">
         <v>3</v>
       </c>
       <c r="P848" t="s">
         <v>3</v>
       </c>
       <c r="T848" t="s">
         <v>3</v>
       </c>
+      <c r="DB848" t="s">
+        <v>163</v>
+      </c>
     </row>
     <row r="849" spans="1:111">
       <c r="F849" s="2"/>
       <c r="N849" t="s">
         <v>3</v>
       </c>
       <c r="P849" t="s">
         <v>3</v>
       </c>
       <c r="T849" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="850" spans="1:111">
       <c r="F850" s="2"/>
       <c r="N850" t="s">
         <v>3</v>
       </c>
       <c r="P850" t="s">
         <v>3</v>
       </c>
       <c r="T850" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="851" spans="1:111">
       <c r="F851" s="2"/>
       <c r="N851" t="s">
         <v>3</v>
       </c>
       <c r="P851" t="s">
         <v>3</v>
       </c>
       <c r="T851" t="s">
         <v>3</v>
       </c>
-      <c r="DB851" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="852" spans="1:111">
       <c r="F852" s="2"/>
       <c r="N852" t="s">
         <v>3</v>
       </c>
       <c r="P852" t="s">
         <v>3</v>
       </c>
       <c r="T852" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="853" spans="1:111">
       <c r="F853" s="2"/>
       <c r="N853" t="s">
         <v>3</v>
       </c>
       <c r="P853" t="s">
         <v>3</v>
       </c>
       <c r="T853" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="854" spans="1:111">
       <c r="F854" s="2"/>
       <c r="N854" t="s">
         <v>3</v>
       </c>
       <c r="P854" t="s">
         <v>3</v>
       </c>
       <c r="T854" t="s">
         <v>3</v>
       </c>
-      <c r="DB854" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="855" spans="1:111">
       <c r="F855" s="2"/>
       <c r="N855" t="s">
         <v>3</v>
       </c>
       <c r="P855" t="s">
         <v>3</v>
       </c>
       <c r="T855" t="s">
         <v>3</v>
       </c>
+      <c r="DB855" t="s">
+        <v>164</v>
+      </c>
     </row>
     <row r="856" spans="1:111">
       <c r="F856" s="2"/>
       <c r="N856" t="s">
         <v>3</v>
       </c>
       <c r="P856" t="s">
         <v>3</v>
       </c>
       <c r="T856" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="857" spans="1:111">
       <c r="F857" s="2"/>
       <c r="N857" t="s">
         <v>3</v>
       </c>
       <c r="P857" t="s">
         <v>3</v>
       </c>
       <c r="T857" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="858" spans="1:111">
       <c r="F858" s="2"/>
       <c r="N858" t="s">
         <v>3</v>
       </c>
       <c r="P858" t="s">
         <v>3</v>
       </c>
       <c r="T858" t="s">
         <v>3</v>
       </c>
+      <c r="DB858" t="s">
+        <v>165</v>
+      </c>
     </row>
     <row r="859" spans="1:111">
       <c r="F859" s="2"/>
       <c r="N859" t="s">
         <v>3</v>
       </c>
       <c r="P859" t="s">
         <v>3</v>
       </c>
       <c r="T859" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="860" spans="1:111">
       <c r="F860" s="2"/>
       <c r="N860" t="s">
         <v>3</v>
       </c>
       <c r="P860" t="s">
         <v>3</v>
       </c>
       <c r="T860" t="s">
         <v>3</v>
       </c>
+      <c r="DB860" t="s">
+        <v>166</v>
+      </c>
     </row>
     <row r="861" spans="1:111">
       <c r="F861" s="2"/>
       <c r="N861" t="s">
         <v>3</v>
       </c>
       <c r="P861" t="s">
         <v>3</v>
       </c>
       <c r="T861" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="862" spans="1:111">
       <c r="F862" s="2"/>
       <c r="N862" t="s">
         <v>3</v>
       </c>
       <c r="P862" t="s">
         <v>3</v>
       </c>
       <c r="T862" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="863" spans="1:111">
       <c r="F863" s="2"/>
       <c r="N863" t="s">
         <v>3</v>
       </c>
       <c r="P863" t="s">
         <v>3</v>
       </c>
       <c r="T863" t="s">
         <v>3</v>
       </c>
-      <c r="DB863" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="864" spans="1:111">
       <c r="F864" s="2"/>
       <c r="N864" t="s">
         <v>3</v>
       </c>
       <c r="P864" t="s">
         <v>3</v>
       </c>
       <c r="T864" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="865" spans="1:111">
       <c r="F865" s="2"/>
       <c r="N865" t="s">
         <v>3</v>
       </c>
       <c r="P865" t="s">
         <v>3</v>
       </c>
       <c r="T865" t="s">
         <v>3</v>
       </c>
-      <c r="DB865" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="866" spans="1:111">
       <c r="F866" s="2"/>
       <c r="N866" t="s">
         <v>3</v>
       </c>
       <c r="P866" t="s">
         <v>3</v>
       </c>
       <c r="T866" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="867" spans="1:111">
       <c r="F867" s="2"/>
       <c r="N867" t="s">
         <v>3</v>
       </c>
       <c r="P867" t="s">
         <v>3</v>
       </c>
       <c r="T867" t="s">
         <v>3</v>
       </c>
+      <c r="DB867" t="s">
+        <v>167</v>
+      </c>
     </row>
     <row r="868" spans="1:111">
       <c r="F868" s="2"/>
       <c r="N868" t="s">
         <v>3</v>
       </c>
       <c r="P868" t="s">
         <v>3</v>
       </c>
       <c r="T868" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="869" spans="1:111">
       <c r="F869" s="2"/>
       <c r="N869" t="s">
         <v>3</v>
       </c>
       <c r="P869" t="s">
         <v>3</v>
       </c>
       <c r="T869" t="s">
         <v>3</v>
       </c>
+      <c r="DB869" t="s">
+        <v>168</v>
+      </c>
     </row>
     <row r="870" spans="1:111">
       <c r="F870" s="2"/>
       <c r="N870" t="s">
         <v>3</v>
       </c>
       <c r="P870" t="s">
         <v>3</v>
       </c>
       <c r="T870" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="871" spans="1:111">
       <c r="F871" s="2"/>
       <c r="N871" t="s">
         <v>3</v>
       </c>
       <c r="P871" t="s">
         <v>3</v>
       </c>
       <c r="T871" t="s">
         <v>3</v>
       </c>
+      <c r="DB871" t="s">
+        <v>169</v>
+      </c>
     </row>
     <row r="872" spans="1:111">
       <c r="F872" s="2"/>
       <c r="N872" t="s">
         <v>3</v>
       </c>
       <c r="P872" t="s">
         <v>3</v>
       </c>
       <c r="T872" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="873" spans="1:111">
       <c r="F873" s="2"/>
       <c r="N873" t="s">
         <v>3</v>
       </c>
       <c r="P873" t="s">
         <v>3</v>
       </c>
       <c r="T873" t="s">
         <v>3</v>
       </c>
     </row>
@@ -14128,287 +14347,296 @@
       </c>
     </row>
     <row r="881" spans="1:111">
       <c r="F881" s="2"/>
       <c r="N881" t="s">
         <v>3</v>
       </c>
       <c r="P881" t="s">
         <v>3</v>
       </c>
       <c r="T881" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="882" spans="1:111">
       <c r="F882" s="2"/>
       <c r="N882" t="s">
         <v>3</v>
       </c>
       <c r="P882" t="s">
         <v>3</v>
       </c>
       <c r="T882" t="s">
         <v>3</v>
       </c>
-      <c r="DB882" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="883" spans="1:111">
       <c r="F883" s="2"/>
       <c r="N883" t="s">
         <v>3</v>
       </c>
       <c r="P883" t="s">
         <v>3</v>
       </c>
       <c r="T883" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="884" spans="1:111">
       <c r="F884" s="2"/>
       <c r="N884" t="s">
         <v>3</v>
       </c>
       <c r="P884" t="s">
         <v>3</v>
       </c>
       <c r="T884" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="885" spans="1:111">
       <c r="F885" s="2"/>
       <c r="N885" t="s">
         <v>3</v>
       </c>
       <c r="P885" t="s">
         <v>3</v>
       </c>
       <c r="T885" t="s">
         <v>3</v>
       </c>
+      <c r="DB885" t="s">
+        <v>170</v>
+      </c>
     </row>
     <row r="886" spans="1:111">
       <c r="F886" s="2"/>
       <c r="N886" t="s">
         <v>3</v>
       </c>
       <c r="P886" t="s">
         <v>3</v>
       </c>
       <c r="T886" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="887" spans="1:111">
       <c r="F887" s="2"/>
       <c r="N887" t="s">
         <v>3</v>
       </c>
       <c r="P887" t="s">
         <v>3</v>
       </c>
       <c r="T887" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="888" spans="1:111">
       <c r="F888" s="2"/>
       <c r="N888" t="s">
         <v>3</v>
       </c>
       <c r="P888" t="s">
         <v>3</v>
       </c>
       <c r="T888" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="889" spans="1:111">
       <c r="F889" s="2"/>
       <c r="N889" t="s">
         <v>3</v>
       </c>
       <c r="P889" t="s">
         <v>3</v>
       </c>
       <c r="T889" t="s">
         <v>3</v>
       </c>
       <c r="DB889" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
     </row>
     <row r="890" spans="1:111">
       <c r="F890" s="2"/>
       <c r="N890" t="s">
         <v>3</v>
       </c>
       <c r="P890" t="s">
         <v>3</v>
       </c>
       <c r="T890" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="891" spans="1:111">
       <c r="F891" s="2"/>
       <c r="N891" t="s">
         <v>3</v>
       </c>
       <c r="P891" t="s">
         <v>3</v>
       </c>
       <c r="T891" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="892" spans="1:111">
       <c r="F892" s="2"/>
       <c r="N892" t="s">
         <v>3</v>
       </c>
       <c r="P892" t="s">
         <v>3</v>
       </c>
       <c r="T892" t="s">
         <v>3</v>
       </c>
-      <c r="DB892" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="893" spans="1:111">
       <c r="F893" s="2"/>
       <c r="N893" t="s">
         <v>3</v>
       </c>
       <c r="P893" t="s">
         <v>3</v>
       </c>
       <c r="T893" t="s">
         <v>3</v>
       </c>
+      <c r="DB893" t="s">
+        <v>172</v>
+      </c>
     </row>
     <row r="894" spans="1:111">
       <c r="F894" s="2"/>
       <c r="N894" t="s">
         <v>3</v>
       </c>
       <c r="P894" t="s">
         <v>3</v>
       </c>
       <c r="T894" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="895" spans="1:111">
       <c r="F895" s="2"/>
       <c r="N895" t="s">
         <v>3</v>
       </c>
       <c r="P895" t="s">
         <v>3</v>
       </c>
       <c r="T895" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="896" spans="1:111">
       <c r="F896" s="2"/>
       <c r="N896" t="s">
         <v>3</v>
       </c>
       <c r="P896" t="s">
         <v>3</v>
       </c>
       <c r="T896" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="897" spans="1:111">
       <c r="F897" s="2"/>
       <c r="N897" t="s">
         <v>3</v>
       </c>
       <c r="P897" t="s">
         <v>3</v>
       </c>
       <c r="T897" t="s">
         <v>3</v>
       </c>
+      <c r="DB897" t="s">
+        <v>173</v>
+      </c>
     </row>
     <row r="898" spans="1:111">
       <c r="F898" s="2"/>
       <c r="N898" t="s">
         <v>3</v>
       </c>
       <c r="P898" t="s">
         <v>3</v>
       </c>
       <c r="T898" t="s">
         <v>3</v>
       </c>
+      <c r="DB898" t="s">
+        <v>174</v>
+      </c>
     </row>
     <row r="899" spans="1:111">
       <c r="F899" s="2"/>
       <c r="N899" t="s">
         <v>3</v>
       </c>
       <c r="P899" t="s">
         <v>3</v>
       </c>
       <c r="T899" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="900" spans="1:111">
       <c r="F900" s="2"/>
       <c r="N900" t="s">
         <v>3</v>
       </c>
       <c r="P900" t="s">
         <v>3</v>
       </c>
       <c r="T900" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="901" spans="1:111">
       <c r="F901" s="2"/>
       <c r="N901" t="s">
         <v>3</v>
       </c>
       <c r="P901" t="s">
         <v>3</v>
       </c>
       <c r="T901" t="s">
         <v>3</v>
       </c>
+      <c r="DB901" t="s">
+        <v>175</v>
+      </c>
     </row>
     <row r="902" spans="1:111">
       <c r="F902" s="2"/>
       <c r="N902" t="s">
         <v>3</v>
       </c>
       <c r="P902" t="s">
         <v>3</v>
       </c>
       <c r="T902" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="903" spans="1:111">
       <c r="F903" s="2"/>
       <c r="N903" t="s">
         <v>3</v>
       </c>
       <c r="P903" t="s">
         <v>3</v>
       </c>
       <c r="T903" t="s">
         <v>3</v>
       </c>
     </row>
@@ -15037,53 +15265,50 @@
       </c>
     </row>
     <row r="956" spans="1:111">
       <c r="F956" s="2"/>
       <c r="N956" t="s">
         <v>3</v>
       </c>
       <c r="P956" t="s">
         <v>3</v>
       </c>
       <c r="T956" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="957" spans="1:111">
       <c r="F957" s="2"/>
       <c r="N957" t="s">
         <v>3</v>
       </c>
       <c r="P957" t="s">
         <v>3</v>
       </c>
       <c r="T957" t="s">
         <v>3</v>
       </c>
-      <c r="DB957" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="958" spans="1:111">
       <c r="F958" s="2"/>
       <c r="N958" t="s">
         <v>3</v>
       </c>
       <c r="P958" t="s">
         <v>3</v>
       </c>
       <c r="T958" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="959" spans="1:111">
       <c r="F959" s="2"/>
       <c r="N959" t="s">
         <v>3</v>
       </c>
       <c r="P959" t="s">
         <v>3</v>
       </c>
       <c r="T959" t="s">
         <v>3</v>
       </c>
     </row>
@@ -15148,104 +15373,101 @@
       </c>
     </row>
     <row r="965" spans="1:111">
       <c r="F965" s="2"/>
       <c r="N965" t="s">
         <v>3</v>
       </c>
       <c r="P965" t="s">
         <v>3</v>
       </c>
       <c r="T965" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="966" spans="1:111">
       <c r="F966" s="2"/>
       <c r="N966" t="s">
         <v>3</v>
       </c>
       <c r="P966" t="s">
         <v>3</v>
       </c>
       <c r="T966" t="s">
         <v>3</v>
       </c>
+      <c r="DB966" t="s">
+        <v>176</v>
+      </c>
     </row>
     <row r="967" spans="1:111">
       <c r="F967" s="2"/>
       <c r="N967" t="s">
         <v>3</v>
       </c>
       <c r="P967" t="s">
         <v>3</v>
       </c>
       <c r="T967" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="968" spans="1:111">
       <c r="F968" s="2"/>
       <c r="N968" t="s">
         <v>3</v>
       </c>
       <c r="P968" t="s">
         <v>3</v>
       </c>
       <c r="T968" t="s">
         <v>3</v>
       </c>
-      <c r="DB968" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="969" spans="1:111">
       <c r="F969" s="2"/>
       <c r="N969" t="s">
         <v>3</v>
       </c>
       <c r="P969" t="s">
         <v>3</v>
       </c>
       <c r="T969" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="970" spans="1:111">
       <c r="F970" s="2"/>
       <c r="N970" t="s">
         <v>3</v>
       </c>
       <c r="P970" t="s">
         <v>3</v>
       </c>
       <c r="T970" t="s">
         <v>3</v>
       </c>
-      <c r="DB970" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="971" spans="1:111">
       <c r="F971" s="2"/>
       <c r="N971" t="s">
         <v>3</v>
       </c>
       <c r="P971" t="s">
         <v>3</v>
       </c>
       <c r="T971" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="972" spans="1:111">
       <c r="F972" s="2"/>
       <c r="N972" t="s">
         <v>3</v>
       </c>
       <c r="P972" t="s">
         <v>3</v>
       </c>
       <c r="T972" t="s">
         <v>3</v>
       </c>
     </row>
@@ -15286,98 +15508,107 @@
       </c>
     </row>
     <row r="976" spans="1:111">
       <c r="F976" s="2"/>
       <c r="N976" t="s">
         <v>3</v>
       </c>
       <c r="P976" t="s">
         <v>3</v>
       </c>
       <c r="T976" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="977" spans="1:111">
       <c r="F977" s="2"/>
       <c r="N977" t="s">
         <v>3</v>
       </c>
       <c r="P977" t="s">
         <v>3</v>
       </c>
       <c r="T977" t="s">
         <v>3</v>
       </c>
+      <c r="DB977" t="s">
+        <v>177</v>
+      </c>
     </row>
     <row r="978" spans="1:111">
       <c r="F978" s="2"/>
       <c r="N978" t="s">
         <v>3</v>
       </c>
       <c r="P978" t="s">
         <v>3</v>
       </c>
       <c r="T978" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="979" spans="1:111">
       <c r="F979" s="2"/>
       <c r="N979" t="s">
         <v>3</v>
       </c>
       <c r="P979" t="s">
         <v>3</v>
       </c>
       <c r="T979" t="s">
         <v>3</v>
       </c>
+      <c r="DB979" t="s">
+        <v>178</v>
+      </c>
     </row>
     <row r="980" spans="1:111">
       <c r="F980" s="2"/>
       <c r="N980" t="s">
         <v>3</v>
       </c>
       <c r="P980" t="s">
         <v>3</v>
       </c>
       <c r="T980" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="981" spans="1:111">
       <c r="F981" s="2"/>
       <c r="N981" t="s">
         <v>3</v>
       </c>
       <c r="P981" t="s">
         <v>3</v>
       </c>
       <c r="T981" t="s">
         <v>3</v>
       </c>
+      <c r="DB981" t="s">
+        <v>179</v>
+      </c>
     </row>
     <row r="982" spans="1:111">
       <c r="F982" s="2"/>
       <c r="N982" t="s">
         <v>3</v>
       </c>
       <c r="P982" t="s">
         <v>3</v>
       </c>
       <c r="T982" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="983" spans="1:111">
       <c r="F983" s="2"/>
       <c r="N983" t="s">
         <v>3</v>
       </c>
       <c r="P983" t="s">
         <v>3</v>
       </c>
       <c r="T983" t="s">
         <v>3</v>
       </c>
     </row>
@@ -15442,53 +15673,50 @@
       </c>
     </row>
     <row r="989" spans="1:111">
       <c r="F989" s="2"/>
       <c r="N989" t="s">
         <v>3</v>
       </c>
       <c r="P989" t="s">
         <v>3</v>
       </c>
       <c r="T989" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="990" spans="1:111">
       <c r="F990" s="2"/>
       <c r="N990" t="s">
         <v>3</v>
       </c>
       <c r="P990" t="s">
         <v>3</v>
       </c>
       <c r="T990" t="s">
         <v>3</v>
       </c>
-      <c r="DB990" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="991" spans="1:111">
       <c r="F991" s="2"/>
       <c r="N991" t="s">
         <v>3</v>
       </c>
       <c r="P991" t="s">
         <v>3</v>
       </c>
       <c r="T991" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="992" spans="1:111">
       <c r="F992" s="2"/>
       <c r="N992" t="s">
         <v>3</v>
       </c>
       <c r="P992" t="s">
         <v>3</v>
       </c>
       <c r="T992" t="s">
         <v>3</v>
       </c>
     </row>
@@ -15565,3283 +15793,3571 @@
       </c>
     </row>
     <row r="999" spans="1:111">
       <c r="F999" s="2"/>
       <c r="N999" t="s">
         <v>3</v>
       </c>
       <c r="P999" t="s">
         <v>3</v>
       </c>
       <c r="T999" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1000" spans="1:111">
       <c r="F1000" s="2"/>
       <c r="N1000" t="s">
         <v>3</v>
       </c>
       <c r="P1000" t="s">
         <v>3</v>
       </c>
       <c r="T1000" t="s">
         <v>3</v>
       </c>
-    </row>
-[...37 lines deleted...]
-        <v>178</v>
+      <c r="DB1000" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:111">
+      <c r="DB1028" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:111">
+      <c r="DB1031" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:111">
+      <c r="DB1036" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:111">
+      <c r="DB1039" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:111">
+      <c r="DB1046" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:111">
+      <c r="DB1052" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:111">
+      <c r="DB1068" t="s">
+        <v>187</v>
       </c>
     </row>
     <row r="1073" spans="1:111">
       <c r="DB1073" t="s">
-        <v>179</v>
-[...34 lines deleted...]
-        <v>186</v>
+        <v>188</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:111">
+      <c r="DB1075" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:111">
+      <c r="DB1084" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:111">
+      <c r="DB1085" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:111">
+      <c r="DB1093" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:111">
+      <c r="DB1094" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:111">
+      <c r="DB1102" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:111">
+      <c r="DB1107" t="s">
+        <v>195</v>
       </c>
     </row>
     <row r="1120" spans="1:111">
       <c r="DB1120" t="s">
-        <v>187</v>
-[...19 lines deleted...]
-        <v>191</v>
+        <v>196</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:111">
+      <c r="DB1126" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:111">
+      <c r="DB1131" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:111">
+      <c r="DB1139" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:111">
+      <c r="DB1153" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:111">
+      <c r="DB1156" t="s">
+        <v>201</v>
       </c>
     </row>
     <row r="1162" spans="1:111">
       <c r="DB1162" t="s">
-        <v>192</v>
-[...19 lines deleted...]
-        <v>196</v>
+        <v>202</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:111">
+      <c r="DB1173" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:111">
+      <c r="DB1181" t="s">
+        <v>204</v>
       </c>
     </row>
     <row r="1186" spans="1:111">
       <c r="DB1186" t="s">
-        <v>197</v>
-[...38 lines deleted...]
-      <c r="DB1288" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="1290" spans="1:111">
-      <c r="DB1290" t="s">
+    <row r="1191" spans="1:111">
+      <c r="DB1191" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="1312" spans="1:111">
-      <c r="DB1312" t="s">
+    <row r="1195" spans="1:111">
+      <c r="DB1195" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="1313" spans="1:111">
-      <c r="DB1313" t="s">
+    <row r="1197" spans="1:111">
+      <c r="DB1197" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="1318" spans="1:111">
-      <c r="DB1318" t="s">
+    <row r="1210" spans="1:111">
+      <c r="DB1210" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="1326" spans="1:111">
-      <c r="DB1326" t="s">
+    <row r="1212" spans="1:111">
+      <c r="DB1212" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="1332" spans="1:111">
-      <c r="DB1332" t="s">
+    <row r="1220" spans="1:111">
+      <c r="DB1220" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="1382" spans="1:111">
-      <c r="DB1382" t="s">
+    <row r="1237" spans="1:111">
+      <c r="DB1237" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="1399" spans="1:111">
-      <c r="DB1399" t="s">
+    <row r="1242" spans="1:111">
+      <c r="DB1242" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="1403" spans="1:111">
-      <c r="DB1403" t="s">
+    <row r="1248" spans="1:111">
+      <c r="DB1248" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="1423" spans="1:111">
-      <c r="DB1423" t="s">
+    <row r="1275" spans="1:111">
+      <c r="DB1275" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="1431" spans="1:111">
-      <c r="DB1431" t="s">
+    <row r="1282" spans="1:111">
+      <c r="DB1282" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="1440" spans="1:111">
-      <c r="DB1440" t="s">
+    <row r="1300" spans="1:111">
+      <c r="DB1300" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="1458" spans="1:111">
-      <c r="DB1458" t="s">
+    <row r="1302" spans="1:111">
+      <c r="DB1302" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="1460" spans="1:111">
-      <c r="DB1460" t="s">
+    <row r="1324" spans="1:111">
+      <c r="DB1324" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="1462" spans="1:111">
-      <c r="DB1462" t="s">
+    <row r="1325" spans="1:111">
+      <c r="DB1325" t="s">
         <v>220</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:111">
+      <c r="DB1330" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:111">
+      <c r="DB1338" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:111">
+      <c r="DB1344" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:111">
+      <c r="DB1394" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:111">
+      <c r="DB1411" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:111">
+      <c r="DB1415" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:111">
+      <c r="DB1435" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:111">
+      <c r="DB1443" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:111">
+      <c r="DB1452" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:111">
+      <c r="DB1470" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:111">
+      <c r="DB1472" t="s">
+        <v>231</v>
       </c>
     </row>
     <row r="1474" spans="1:111">
       <c r="DB1474" t="s">
-        <v>221</v>
-[...44 lines deleted...]
-        <v>230</v>
+        <v>232</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:111">
+      <c r="DB1486" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:111">
+      <c r="DB1493" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:111">
+      <c r="DB1508" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:111">
+      <c r="DB1521" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:111">
+      <c r="DB1534" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:111">
+      <c r="DB1545" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:111">
+      <c r="DB1549" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:111">
+      <c r="DB1576" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:111">
+      <c r="DB1577" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:111">
+      <c r="DB1580" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:111">
+      <c r="DB1597" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:111">
+      <c r="DB1608" t="s">
+        <v>244</v>
       </c>
     </row>
     <row r="1625" spans="1:111">
       <c r="DB1625" t="s">
-        <v>231</v>
-[...39 lines deleted...]
-        <v>239</v>
+        <v>245</v>
+      </c>
+    </row>
+    <row r="1626" spans="1:111">
+      <c r="DB1626" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:111">
+      <c r="DB1628" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="1642" spans="1:111">
+      <c r="DB1642" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="1652" spans="1:111">
+      <c r="DB1652" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="1655" spans="1:111">
+      <c r="DB1655" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="1656" spans="1:111">
+      <c r="DB1656" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="1659" spans="1:111">
+      <c r="DB1659" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="1661" spans="1:111">
+      <c r="DB1661" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="1663" spans="1:111">
+      <c r="DB1663" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="1682" spans="1:111">
+      <c r="DB1682" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="1687" spans="1:111">
+      <c r="DB1687" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:111">
+      <c r="DB1701" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="1702" spans="1:111">
+      <c r="DB1702" t="s">
+        <v>258</v>
       </c>
     </row>
     <row r="1728" spans="1:111">
       <c r="DB1728" t="s">
-        <v>240</v>
-[...49 lines deleted...]
-        <v>250</v>
+        <v>259</v>
+      </c>
+    </row>
+    <row r="1746" spans="1:111">
+      <c r="DB1746" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="1749" spans="1:111">
+      <c r="DB1749" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="1753" spans="1:111">
+      <c r="DB1753" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="1756" spans="1:111">
+      <c r="DB1756" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="1776" spans="1:111">
+      <c r="DB1776" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="1784" spans="1:111">
+      <c r="DB1784" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="1810" spans="1:111">
+      <c r="DB1810" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="1811" spans="1:111">
+      <c r="DB1811" t="s">
+        <v>267</v>
       </c>
     </row>
     <row r="1813" spans="1:111">
       <c r="DB1813" t="s">
-        <v>251</v>
-[...83 lines deleted...]
-      <c r="DB2068" t="s">
         <v>268</v>
       </c>
     </row>
-    <row r="2069" spans="1:111">
-      <c r="DB2069" t="s">
+    <row r="1817" spans="1:111">
+      <c r="DB1817" t="s">
         <v>269</v>
+      </c>
+    </row>
+    <row r="1822" spans="1:111">
+      <c r="DB1822" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="1830" spans="1:111">
+      <c r="DB1830" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="1834" spans="1:111">
+      <c r="DB1834" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="1835" spans="1:111">
+      <c r="DB1835" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="1841" spans="1:111">
+      <c r="DB1841" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="1843" spans="1:111">
+      <c r="DB1843" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="1848" spans="1:111">
+      <c r="DB1848" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="1910" spans="1:111">
+      <c r="DB1910" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="1927" spans="1:111">
+      <c r="DB1927" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="1928" spans="1:111">
+      <c r="DB1928" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="1929" spans="1:111">
+      <c r="DB1929" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="1930" spans="1:111">
+      <c r="DB1930" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="1935" spans="1:111">
+      <c r="DB1935" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="1949" spans="1:111">
+      <c r="DB1949" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="1974" spans="1:111">
+      <c r="DB1974" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="1987" spans="1:111">
+      <c r="DB1987" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="2021" spans="1:111">
+      <c r="DB2021" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="2039" spans="1:111">
+      <c r="DB2039" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="2059" spans="1:111">
+      <c r="DB2059" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="2062" spans="1:111">
+      <c r="DB2062" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="2073" spans="1:111">
+      <c r="DB2073" t="s">
+        <v>290</v>
       </c>
     </row>
     <row r="2076" spans="1:111">
       <c r="DB2076" t="s">
-        <v>270</v>
-[...59 lines deleted...]
-        <v>282</v>
+        <v>291</v>
+      </c>
+    </row>
+    <row r="2091" spans="1:111">
+      <c r="DB2091" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="2093" spans="1:111">
+      <c r="DB2093" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="2094" spans="1:111">
+      <c r="DB2094" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="2101" spans="1:111">
+      <c r="DB2101" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="2106" spans="1:111">
+      <c r="DB2106" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="2109" spans="1:111">
+      <c r="DB2109" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="2110" spans="1:111">
+      <c r="DB2110" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="2111" spans="1:111">
+      <c r="DB2111" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="2117" spans="1:111">
+      <c r="DB2117" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="2126" spans="1:111">
+      <c r="DB2126" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="2127" spans="1:111">
+      <c r="DB2127" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="2134" spans="1:111">
+      <c r="DB2134" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="2143" spans="1:111">
+      <c r="DB2143" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="2146" spans="1:111">
+      <c r="DB2146" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="2155" spans="1:111">
+      <c r="DB2155" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="2163" spans="1:111">
+      <c r="DB2163" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="2167" spans="1:111">
+      <c r="DB2167" t="s">
+        <v>308</v>
       </c>
     </row>
     <row r="2169" spans="1:111">
       <c r="DB2169" t="s">
-        <v>283</v>
-[...49 lines deleted...]
-        <v>293</v>
+        <v>309</v>
+      </c>
+    </row>
+    <row r="2193" spans="1:111">
+      <c r="DB2193" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="2197" spans="1:111">
+      <c r="DB2197" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="2202" spans="1:111">
+      <c r="DB2202" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="2210" spans="1:111">
+      <c r="DB2210" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="2211" spans="1:111">
+      <c r="DB2211" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="2215" spans="1:111">
+      <c r="DB2215" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="2251" spans="1:111">
+      <c r="DB2251" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="2252" spans="1:111">
+      <c r="DB2252" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="2255" spans="1:111">
+      <c r="DB2255" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="2256" spans="1:111">
+      <c r="DB2256" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="2259" spans="1:111">
+      <c r="DB2259" t="s">
+        <v>320</v>
       </c>
     </row>
     <row r="2263" spans="1:111">
       <c r="DB2263" t="s">
-        <v>294</v>
-[...29 lines deleted...]
-        <v>300</v>
+        <v>321</v>
+      </c>
+    </row>
+    <row r="2291" spans="1:111">
+      <c r="DB2291" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="2292" spans="1:111">
+      <c r="DB2292" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="2321" spans="1:111">
+      <c r="DB2321" t="s">
+        <v>324</v>
       </c>
     </row>
     <row r="2326" spans="1:111">
       <c r="DB2326" t="s">
-        <v>301</v>
-[...54 lines deleted...]
-        <v>312</v>
+        <v>325</v>
+      </c>
+    </row>
+    <row r="2331" spans="1:111">
+      <c r="DB2331" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="2332" spans="1:111">
+      <c r="DB2332" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="2336" spans="1:111">
+      <c r="DB2336" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="2354" spans="1:111">
+      <c r="DB2354" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="2356" spans="1:111">
+      <c r="DB2356" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="2370" spans="1:111">
+      <c r="DB2370" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="2376" spans="1:111">
+      <c r="DB2376" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="2383" spans="1:111">
+      <c r="DB2383" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="2419" spans="1:111">
+      <c r="DB2419" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="2427" spans="1:111">
+      <c r="DB2427" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="2430" spans="1:111">
+      <c r="DB2430" t="s">
+        <v>336</v>
       </c>
     </row>
     <row r="2433" spans="1:111">
       <c r="DB2433" t="s">
-        <v>313</v>
-[...4 lines deleted...]
-        <v>314</v>
+        <v>337</v>
+      </c>
+    </row>
+    <row r="2434" spans="1:111">
+      <c r="DB2434" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="2444" spans="1:111">
+      <c r="DB2444" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="2446" spans="1:111">
+      <c r="DB2446" t="s">
+        <v>340</v>
       </c>
     </row>
     <row r="2454" spans="1:111">
       <c r="DB2454" t="s">
-        <v>315</v>
-[...49 lines deleted...]
-        <v>325</v>
+        <v>341</v>
+      </c>
+    </row>
+    <row r="2462" spans="1:111">
+      <c r="DB2462" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="2470" spans="1:111">
+      <c r="DB2470" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="2483" spans="1:111">
+      <c r="DB2483" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="2542" spans="1:111">
+      <c r="DB2542" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="2550" spans="1:111">
+      <c r="DB2550" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="2554" spans="1:111">
+      <c r="DB2554" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="2565" spans="1:111">
+      <c r="DB2565" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="2575" spans="1:111">
+      <c r="DB2575" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="2588" spans="1:111">
+      <c r="DB2588" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="2589" spans="1:111">
+      <c r="DB2589" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="2606" spans="1:111">
+      <c r="DB2606" t="s">
+        <v>352</v>
       </c>
     </row>
     <row r="2609" spans="1:111">
       <c r="DB2609" t="s">
-        <v>326</v>
+        <v>353</v>
       </c>
     </row>
     <row r="2610" spans="1:111">
       <c r="DB2610" t="s">
-        <v>327</v>
-[...9 lines deleted...]
-        <v>329</v>
+        <v>354</v>
+      </c>
+    </row>
+    <row r="2622" spans="1:111">
+      <c r="DB2622" t="s">
+        <v>355</v>
       </c>
     </row>
     <row r="2639" spans="1:111">
       <c r="DB2639" t="s">
-        <v>330</v>
+        <v>356</v>
       </c>
     </row>
     <row r="2640" spans="1:111">
       <c r="DB2640" t="s">
-        <v>331</v>
+        <v>357</v>
       </c>
     </row>
     <row r="2649" spans="1:111">
       <c r="DB2649" t="s">
-        <v>332</v>
-[...29 lines deleted...]
-        <v>338</v>
+        <v>358</v>
+      </c>
+    </row>
+    <row r="2654" spans="1:111">
+      <c r="DB2654" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="2669" spans="1:111">
+      <c r="DB2669" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="2670" spans="1:111">
+      <c r="DB2670" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="2679" spans="1:111">
+      <c r="DB2679" t="s">
+        <v>362</v>
       </c>
     </row>
     <row r="2688" spans="1:111">
       <c r="DB2688" t="s">
-        <v>339</v>
-[...24 lines deleted...]
-        <v>344</v>
+        <v>363</v>
+      </c>
+    </row>
+    <row r="2697" spans="1:111">
+      <c r="DB2697" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="2701" spans="1:111">
+      <c r="DB2701" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="2703" spans="1:111">
+      <c r="DB2703" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="2708" spans="1:111">
+      <c r="DB2708" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="2715" spans="1:111">
+      <c r="DB2715" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="2718" spans="1:111">
+      <c r="DB2718" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="2721" spans="1:111">
+      <c r="DB2721" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="2738" spans="1:111">
+      <c r="DB2738" t="s">
+        <v>371</v>
       </c>
     </row>
     <row r="2744" spans="1:111">
       <c r="DB2744" t="s">
-        <v>345</v>
-[...44 lines deleted...]
-        <v>354</v>
+        <v>372</v>
+      </c>
+    </row>
+    <row r="2747" spans="1:111">
+      <c r="DB2747" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="2756" spans="1:111">
+      <c r="DB2756" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="2758" spans="1:111">
+      <c r="DB2758" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="2769" spans="1:111">
+      <c r="DB2769" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="2776" spans="1:111">
+      <c r="DB2776" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="2800" spans="1:111">
+      <c r="DB2800" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="2803" spans="1:111">
+      <c r="DB2803" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="2809" spans="1:111">
+      <c r="DB2809" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="2818" spans="1:111">
+      <c r="DB2818" t="s">
+        <v>381</v>
       </c>
     </row>
     <row r="2821" spans="1:111">
       <c r="DB2821" t="s">
-        <v>355</v>
-[...14 lines deleted...]
-        <v>358</v>
+        <v>382</v>
+      </c>
+    </row>
+    <row r="2823" spans="1:111">
+      <c r="DB2823" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="2827" spans="1:111">
+      <c r="DB2827" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="2839" spans="1:111">
+      <c r="DB2839" t="s">
+        <v>385</v>
       </c>
     </row>
     <row r="2848" spans="1:111">
       <c r="DB2848" t="s">
-        <v>359</v>
+        <v>386</v>
       </c>
     </row>
     <row r="2849" spans="1:111">
       <c r="DB2849" t="s">
-        <v>360</v>
+        <v>387</v>
+      </c>
+    </row>
+    <row r="2854" spans="1:111">
+      <c r="DB2854" t="s">
+        <v>388</v>
       </c>
     </row>
     <row r="2857" spans="1:111">
       <c r="DB2857" t="s">
-        <v>361</v>
-[...24 lines deleted...]
-        <v>366</v>
+        <v>389</v>
+      </c>
+    </row>
+    <row r="2869" spans="1:111">
+      <c r="DB2869" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="2876" spans="1:111">
+      <c r="DB2876" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="2881" spans="1:111">
+      <c r="DB2881" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="2882" spans="1:111">
+      <c r="DB2882" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="2890" spans="1:111">
+      <c r="DB2890" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="2905" spans="1:111">
+      <c r="DB2905" t="s">
+        <v>395</v>
       </c>
     </row>
     <row r="2926" spans="1:111">
       <c r="DB2926" t="s">
-        <v>367</v>
-[...4 lines deleted...]
-        <v>368</v>
+        <v>396</v>
+      </c>
+    </row>
+    <row r="2940" spans="1:111">
+      <c r="DB2940" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="2944" spans="1:111">
+      <c r="DB2944" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="2956" spans="1:111">
+      <c r="DB2956" t="s">
+        <v>399</v>
       </c>
     </row>
     <row r="2957" spans="1:111">
       <c r="DB2957" t="s">
-        <v>369</v>
-[...44 lines deleted...]
-        <v>378</v>
+        <v>400</v>
+      </c>
+    </row>
+    <row r="2960" spans="1:111">
+      <c r="DB2960" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="2980" spans="1:111">
+      <c r="DB2980" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="2991" spans="1:111">
+      <c r="DB2991" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="2997" spans="1:111">
+      <c r="DB2997" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="3002" spans="1:111">
+      <c r="DB3002" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="3023" spans="1:111">
+      <c r="DB3023" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="3030" spans="1:111">
+      <c r="DB3030" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="3031" spans="1:111">
+      <c r="DB3031" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="3033" spans="1:111">
+      <c r="DB3033" t="s">
+        <v>409</v>
       </c>
     </row>
     <row r="3056" spans="1:111">
       <c r="DB3056" t="s">
-        <v>379</v>
-[...14 lines deleted...]
-        <v>382</v>
+        <v>410</v>
+      </c>
+    </row>
+    <row r="3061" spans="1:111">
+      <c r="DB3061" t="s">
+        <v>411</v>
       </c>
     </row>
     <row r="3077" spans="1:111">
       <c r="DB3077" t="s">
-        <v>383</v>
-[...94 lines deleted...]
-        <v>402</v>
+        <v>412</v>
+      </c>
+    </row>
+    <row r="3090" spans="1:111">
+      <c r="DB3090" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="3091" spans="1:111">
+      <c r="DB3091" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="3092" spans="1:111">
+      <c r="DB3092" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="3102" spans="1:111">
+      <c r="DB3102" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="3107" spans="1:111">
+      <c r="DB3107" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="3108" spans="1:111">
+      <c r="DB3108" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="3113" spans="1:111">
+      <c r="DB3113" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="3136" spans="1:111">
+      <c r="DB3136" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="3137" spans="1:111">
+      <c r="DB3137" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="3141" spans="1:111">
+      <c r="DB3141" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="3159" spans="1:111">
+      <c r="DB3159" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="3167" spans="1:111">
+      <c r="DB3167" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="3168" spans="1:111">
+      <c r="DB3168" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="3169" spans="1:111">
+      <c r="DB3169" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="3170" spans="1:111">
+      <c r="DB3170" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="3171" spans="1:111">
+      <c r="DB3171" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="3172" spans="1:111">
+      <c r="DB3172" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="3182" spans="1:111">
+      <c r="DB3182" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="3183" spans="1:111">
+      <c r="DB3183" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="3193" spans="1:111">
+      <c r="DB3193" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="3202" spans="1:111">
+      <c r="DB3202" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="3210" spans="1:111">
+      <c r="DB3210" t="s">
+        <v>434</v>
       </c>
     </row>
     <row r="3212" spans="1:111">
       <c r="DB3212" t="s">
-        <v>403</v>
-[...54 lines deleted...]
-        <v>414</v>
+        <v>435</v>
+      </c>
+    </row>
+    <row r="3218" spans="1:111">
+      <c r="DB3218" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="3221" spans="1:111">
+      <c r="DB3221" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="3234" spans="1:111">
+      <c r="DB3234" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="3243" spans="1:111">
+      <c r="DB3243" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="3249" spans="1:111">
+      <c r="DB3249" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="3278" spans="1:111">
+      <c r="DB3278" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="3296" spans="1:111">
+      <c r="DB3296" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="3300" spans="1:111">
+      <c r="DB3300" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="3306" spans="1:111">
+      <c r="DB3306" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="3313" spans="1:111">
+      <c r="DB3313" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="3314" spans="1:111">
+      <c r="DB3314" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="3323" spans="1:111">
+      <c r="DB3323" t="s">
+        <v>447</v>
       </c>
     </row>
     <row r="3330" spans="1:111">
       <c r="DB3330" t="s">
-        <v>415</v>
-[...14 lines deleted...]
-        <v>418</v>
+        <v>448</v>
+      </c>
+    </row>
+    <row r="3344" spans="1:111">
+      <c r="DB3344" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="3347" spans="1:111">
+      <c r="DB3347" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="3359" spans="1:111">
+      <c r="DB3359" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="3362" spans="1:111">
+      <c r="DB3362" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="3365" spans="1:111">
+      <c r="DB3365" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="3369" spans="1:111">
+      <c r="DB3369" t="s">
+        <v>454</v>
       </c>
     </row>
     <row r="3370" spans="1:111">
       <c r="DB3370" t="s">
-        <v>419</v>
+        <v>455</v>
       </c>
     </row>
     <row r="3372" spans="1:111">
       <c r="DB3372" t="s">
-        <v>420</v>
-[...9 lines deleted...]
-        <v>422</v>
+        <v>456</v>
       </c>
     </row>
     <row r="3380" spans="1:111">
       <c r="DB3380" t="s">
-        <v>423</v>
-[...19 lines deleted...]
-        <v>427</v>
+        <v>457</v>
       </c>
     </row>
     <row r="3387" spans="1:111">
       <c r="DB3387" t="s">
-        <v>428</v>
-[...4 lines deleted...]
-        <v>429</v>
+        <v>458</v>
       </c>
     </row>
     <row r="3389" spans="1:111">
       <c r="DB3389" t="s">
-        <v>430</v>
-[...24 lines deleted...]
-        <v>435</v>
+        <v>459</v>
+      </c>
+    </row>
+    <row r="3411" spans="1:111">
+      <c r="DB3411" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="3413" spans="1:111">
+      <c r="DB3413" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="3414" spans="1:111">
+      <c r="DB3414" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="3417" spans="1:111">
+      <c r="DB3417" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="3421" spans="1:111">
+      <c r="DB3421" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="3422" spans="1:111">
+      <c r="DB3422" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="3424" spans="1:111">
+      <c r="DB3424" t="s">
+        <v>466</v>
       </c>
     </row>
     <row r="3426" spans="1:111">
       <c r="DB3426" t="s">
-        <v>436</v>
+        <v>467</v>
       </c>
     </row>
     <row r="3427" spans="1:111">
       <c r="DB3427" t="s">
-        <v>437</v>
+        <v>468</v>
+      </c>
+    </row>
+    <row r="3428" spans="1:111">
+      <c r="DB3428" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="3429" spans="1:111">
+      <c r="DB3429" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="3430" spans="1:111">
+      <c r="DB3430" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="3431" spans="1:111">
+      <c r="DB3431" t="s">
+        <v>472</v>
       </c>
     </row>
     <row r="3432" spans="1:111">
       <c r="DB3432" t="s">
-        <v>438</v>
-[...59 lines deleted...]
-        <v>450</v>
+        <v>473</v>
+      </c>
+    </row>
+    <row r="3433" spans="1:111">
+      <c r="DB3433" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="3450" spans="1:111">
+      <c r="DB3450" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="3456" spans="1:111">
+      <c r="DB3456" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="3467" spans="1:111">
+      <c r="DB3467" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="3468" spans="1:111">
+      <c r="DB3468" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="3473" spans="1:111">
+      <c r="DB3473" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="3484" spans="1:111">
+      <c r="DB3484" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="3494" spans="1:111">
+      <c r="DB3494" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="3532" spans="1:111">
+      <c r="DB3532" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="3536" spans="1:111">
+      <c r="DB3536" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="3538" spans="1:111">
+      <c r="DB3538" t="s">
+        <v>484</v>
       </c>
     </row>
     <row r="3546" spans="1:111">
       <c r="DB3546" t="s">
-        <v>451</v>
-[...14 lines deleted...]
-        <v>454</v>
+        <v>485</v>
+      </c>
+    </row>
+    <row r="3560" spans="1:111">
+      <c r="DB3560" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="3562" spans="1:111">
+      <c r="DB3562" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="3566" spans="1:111">
+      <c r="DB3566" t="s">
+        <v>488</v>
       </c>
     </row>
     <row r="3568" spans="1:111">
       <c r="DB3568" t="s">
-        <v>455</v>
-[...9 lines deleted...]
-        <v>457</v>
+        <v>489</v>
+      </c>
+    </row>
+    <row r="3569" spans="1:111">
+      <c r="DB3569" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="3581" spans="1:111">
+      <c r="DB3581" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="3585" spans="1:111">
+      <c r="DB3585" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="3588" spans="1:111">
+      <c r="DB3588" t="s">
+        <v>493</v>
       </c>
     </row>
     <row r="3591" spans="1:111">
       <c r="DB3591" t="s">
-        <v>458</v>
-[...4 lines deleted...]
-        <v>459</v>
+        <v>494</v>
       </c>
     </row>
     <row r="3597" spans="1:111">
       <c r="DB3597" t="s">
-        <v>460</v>
-[...9 lines deleted...]
-        <v>462</v>
+        <v>495</v>
       </c>
     </row>
     <row r="3609" spans="1:111">
       <c r="DB3609" t="s">
-        <v>463</v>
-[...69 lines deleted...]
-        <v>477</v>
+        <v>496</v>
+      </c>
+    </row>
+    <row r="3610" spans="1:111">
+      <c r="DB3610" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="3616" spans="1:111">
+      <c r="DB3616" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="3617" spans="1:111">
+      <c r="DB3617" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="3633" spans="1:111">
+      <c r="DB3633" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="3638" spans="1:111">
+      <c r="DB3638" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="3639" spans="1:111">
+      <c r="DB3639" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="3640" spans="1:111">
+      <c r="DB3640" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="3648" spans="1:111">
+      <c r="DB3648" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="3651" spans="1:111">
+      <c r="DB3651" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="3654" spans="1:111">
+      <c r="DB3654" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="3662" spans="1:111">
+      <c r="DB3662" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="3670" spans="1:111">
+      <c r="DB3670" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="3697" spans="1:111">
+      <c r="DB3697" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="3701" spans="1:111">
+      <c r="DB3701" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="3715" spans="1:111">
+      <c r="DB3715" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="3718" spans="1:111">
+      <c r="DB3718" t="s">
+        <v>512</v>
       </c>
     </row>
     <row r="3720" spans="1:111">
       <c r="DB3720" t="s">
-        <v>478</v>
-[...99 lines deleted...]
-        <v>498</v>
+        <v>513</v>
+      </c>
+    </row>
+    <row r="3734" spans="1:111">
+      <c r="DB3734" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="3735" spans="1:111">
+      <c r="DB3735" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="3738" spans="1:111">
+      <c r="DB3738" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="3747" spans="1:111">
+      <c r="DB3747" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="3748" spans="1:111">
+      <c r="DB3748" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="3749" spans="1:111">
+      <c r="DB3749" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="3762" spans="1:111">
+      <c r="DB3762" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="3772" spans="1:111">
+      <c r="DB3772" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="3775" spans="1:111">
+      <c r="DB3775" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="3782" spans="1:111">
+      <c r="DB3782" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="3792" spans="1:111">
+      <c r="DB3792" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="3816" spans="1:111">
+      <c r="DB3816" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="3823" spans="1:111">
+      <c r="DB3823" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="3922" spans="1:111">
+      <c r="DB3922" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="3942" spans="1:111">
+      <c r="DB3942" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="3967" spans="1:111">
+      <c r="DB3967" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="3974" spans="1:111">
+      <c r="DB3974" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="3977" spans="1:111">
+      <c r="DB3977" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="4006" spans="1:111">
+      <c r="DB4006" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="4007" spans="1:111">
+      <c r="DB4007" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="4011" spans="1:111">
+      <c r="DB4011" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="4012" spans="1:111">
+      <c r="DB4012" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="4028" spans="1:111">
+      <c r="DB4028" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="4036" spans="1:111">
+      <c r="DB4036" t="s">
+        <v>537</v>
       </c>
     </row>
     <row r="4045" spans="1:111">
       <c r="DB4045" t="s">
-        <v>499</v>
-[...119 lines deleted...]
-        <v>523</v>
+        <v>538</v>
+      </c>
+    </row>
+    <row r="4057" spans="1:111">
+      <c r="DB4057" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="4062" spans="1:111">
+      <c r="DB4062" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="4068" spans="1:111">
+      <c r="DB4068" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="4071" spans="1:111">
+      <c r="DB4071" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="4089" spans="1:111">
+      <c r="DB4089" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="4090" spans="1:111">
+      <c r="DB4090" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="4094" spans="1:111">
+      <c r="DB4094" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="4099" spans="1:111">
+      <c r="DB4099" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="4112" spans="1:111">
+      <c r="DB4112" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="4118" spans="1:111">
+      <c r="DB4118" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="4222" spans="1:111">
+      <c r="DB4222" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="4224" spans="1:111">
+      <c r="DB4224" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="4235" spans="1:111">
+      <c r="DB4235" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="4237" spans="1:111">
+      <c r="DB4237" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="4242" spans="1:111">
+      <c r="DB4242" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="4245" spans="1:111">
+      <c r="DB4245" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="4252" spans="1:111">
+      <c r="DB4252" t="s">
+        <v>555</v>
       </c>
     </row>
     <row r="4253" spans="1:111">
       <c r="DB4253" t="s">
-        <v>524</v>
+        <v>556</v>
+      </c>
+    </row>
+    <row r="4254" spans="1:111">
+      <c r="DB4254" t="s">
+        <v>557</v>
       </c>
     </row>
     <row r="4255" spans="1:111">
       <c r="DB4255" t="s">
-        <v>525</v>
+        <v>558</v>
+      </c>
+    </row>
+    <row r="4256" spans="1:111">
+      <c r="DB4256" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="4257" spans="1:111">
+      <c r="DB4257" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="4258" spans="1:111">
+      <c r="DB4258" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="4259" spans="1:111">
+      <c r="DB4259" t="s">
+        <v>562</v>
       </c>
     </row>
     <row r="4260" spans="1:111">
       <c r="DB4260" t="s">
-        <v>526</v>
-[...4 lines deleted...]
-        <v>527</v>
+        <v>563</v>
+      </c>
+    </row>
+    <row r="4261" spans="1:111">
+      <c r="DB4261" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="4266" spans="1:111">
+      <c r="DB4266" t="s">
+        <v>565</v>
       </c>
     </row>
     <row r="4273" spans="1:111">
       <c r="DB4273" t="s">
-        <v>528</v>
-[...134 lines deleted...]
-        <v>555</v>
+        <v>566</v>
+      </c>
+    </row>
+    <row r="4275" spans="1:111">
+      <c r="DB4275" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="4276" spans="1:111">
+      <c r="DB4276" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="4291" spans="1:111">
+      <c r="DB4291" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="4296" spans="1:111">
+      <c r="DB4296" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="4298" spans="1:111">
+      <c r="DB4298" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="4303" spans="1:111">
+      <c r="DB4303" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="4310" spans="1:111">
+      <c r="DB4310" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="4316" spans="1:111">
+      <c r="DB4316" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="4322" spans="1:111">
+      <c r="DB4322" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="4342" spans="1:111">
+      <c r="DB4342" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="4352" spans="1:111">
+      <c r="DB4352" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="4354" spans="1:111">
+      <c r="DB4354" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="4374" spans="1:111">
+      <c r="DB4374" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="4377" spans="1:111">
+      <c r="DB4377" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="4387" spans="1:111">
+      <c r="DB4387" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="4397" spans="1:111">
+      <c r="DB4397" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="4407" spans="1:111">
+      <c r="DB4407" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="4437" spans="1:111">
+      <c r="DB4437" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="4443" spans="1:111">
+      <c r="DB4443" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="4454" spans="1:111">
+      <c r="DB4454" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="4465" spans="1:111">
+      <c r="DB4465" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="4484" spans="1:111">
+      <c r="DB4484" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="4492" spans="1:111">
+      <c r="DB4492" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="4493" spans="1:111">
+      <c r="DB4493" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="4499" spans="1:111">
+      <c r="DB4499" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="4504" spans="1:111">
+      <c r="DB4504" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="4514" spans="1:111">
+      <c r="DB4514" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="4519" spans="1:111">
+      <c r="DB4519" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="4521" spans="1:111">
+      <c r="DB4521" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="4526" spans="1:111">
+      <c r="DB4526" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="4537" spans="1:111">
+      <c r="DB4537" t="s">
+        <v>597</v>
       </c>
     </row>
     <row r="4538" spans="1:111">
       <c r="DB4538" t="s">
-        <v>556</v>
-[...4 lines deleted...]
-        <v>557</v>
+        <v>598</v>
+      </c>
+    </row>
+    <row r="4543" spans="1:111">
+      <c r="DB4543" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="4547" spans="1:111">
+      <c r="DB4547" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="4548" spans="1:111">
+      <c r="DB4548" t="s">
+        <v>601</v>
       </c>
     </row>
     <row r="4552" spans="1:111">
       <c r="DB4552" t="s">
-        <v>558</v>
-[...59 lines deleted...]
-        <v>570</v>
+        <v>602</v>
+      </c>
+    </row>
+    <row r="4558" spans="1:111">
+      <c r="DB4558" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="4570" spans="1:111">
+      <c r="DB4570" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="4584" spans="1:111">
+      <c r="DB4584" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="4591" spans="1:111">
+      <c r="DB4591" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="4598" spans="1:111">
+      <c r="DB4598" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="4618" spans="1:111">
+      <c r="DB4618" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="4625" spans="1:111">
+      <c r="DB4625" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="4634" spans="1:111">
+      <c r="DB4634" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="4636" spans="1:111">
+      <c r="DB4636" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="4639" spans="1:111">
+      <c r="DB4639" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="4643" spans="1:111">
+      <c r="DB4643" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="4645" spans="1:111">
+      <c r="DB4645" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="4647" spans="1:111">
+      <c r="DB4647" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="4648" spans="1:111">
+      <c r="DB4648" t="s">
+        <v>616</v>
       </c>
     </row>
     <row r="4649" spans="1:111">
       <c r="DB4649" t="s">
-        <v>571</v>
-[...59 lines deleted...]
-        <v>583</v>
+        <v>617</v>
+      </c>
+    </row>
+    <row r="4658" spans="1:111">
+      <c r="DB4658" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="4667" spans="1:111">
+      <c r="DB4667" t="s">
+        <v>619</v>
       </c>
     </row>
     <row r="4695" spans="1:111">
       <c r="DB4695" t="s">
-        <v>584</v>
-[...9 lines deleted...]
-        <v>586</v>
+        <v>620</v>
+      </c>
+    </row>
+    <row r="4697" spans="1:111">
+      <c r="DB4697" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="4701" spans="1:111">
+      <c r="DB4701" t="s">
+        <v>622</v>
       </c>
     </row>
     <row r="4712" spans="1:111">
       <c r="DB4712" t="s">
-        <v>587</v>
+        <v>623</v>
+      </c>
+    </row>
+    <row r="4714" spans="1:111">
+      <c r="DB4714" t="s">
+        <v>624</v>
       </c>
     </row>
     <row r="4716" spans="1:111">
       <c r="DB4716" t="s">
-        <v>588</v>
+        <v>625</v>
+      </c>
+    </row>
+    <row r="4720" spans="1:111">
+      <c r="DB4720" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="4722" spans="1:111">
+      <c r="DB4722" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="4723" spans="1:111">
+      <c r="DB4723" t="s">
+        <v>628</v>
       </c>
     </row>
     <row r="4724" spans="1:111">
       <c r="DB4724" t="s">
-        <v>589</v>
-[...4 lines deleted...]
-        <v>590</v>
+        <v>629</v>
+      </c>
+    </row>
+    <row r="4726" spans="1:111">
+      <c r="DB4726" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="4727" spans="1:111">
+      <c r="DB4727" t="s">
+        <v>631</v>
       </c>
     </row>
     <row r="4734" spans="1:111">
       <c r="DB4734" t="s">
-        <v>591</v>
-[...9 lines deleted...]
-        <v>593</v>
+        <v>632</v>
+      </c>
+    </row>
+    <row r="4741" spans="1:111">
+      <c r="DB4741" t="s">
+        <v>633</v>
       </c>
     </row>
     <row r="4756" spans="1:111">
       <c r="DB4756" t="s">
-        <v>594</v>
+        <v>634</v>
       </c>
     </row>
     <row r="4757" spans="1:111">
       <c r="DB4757" t="s">
-        <v>595</v>
-[...49 lines deleted...]
-        <v>605</v>
+        <v>635</v>
+      </c>
+    </row>
+    <row r="4758" spans="1:111">
+      <c r="DB4758" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="4762" spans="1:111">
+      <c r="DB4762" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="4770" spans="1:111">
+      <c r="DB4770" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="4776" spans="1:111">
+      <c r="DB4776" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="4780" spans="1:111">
+      <c r="DB4780" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="4782" spans="1:111">
+      <c r="DB4782" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="4789" spans="1:111">
+      <c r="DB4789" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="4802" spans="1:111">
+      <c r="DB4802" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="4803" spans="1:111">
+      <c r="DB4803" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="4825" spans="1:111">
+      <c r="DB4825" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="4831" spans="1:111">
+      <c r="DB4831" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="4832" spans="1:111">
+      <c r="DB4832" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="4849" spans="1:111">
+      <c r="DB4849" t="s">
+        <v>648</v>
       </c>
     </row>
     <row r="4857" spans="1:111">
       <c r="DB4857" t="s">
-        <v>606</v>
-[...64 lines deleted...]
-        <v>619</v>
+        <v>649</v>
+      </c>
+    </row>
+    <row r="4858" spans="1:111">
+      <c r="DB4858" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="4865" spans="1:111">
+      <c r="DB4865" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="4868" spans="1:111">
+      <c r="DB4868" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="4871" spans="1:111">
+      <c r="DB4871" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="4874" spans="1:111">
+      <c r="DB4874" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="4876" spans="1:111">
+      <c r="DB4876" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="4887" spans="1:111">
+      <c r="DB4887" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="4905" spans="1:111">
+      <c r="DB4905" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="4906" spans="1:111">
+      <c r="DB4906" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="4919" spans="1:111">
+      <c r="DB4919" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="4928" spans="1:111">
+      <c r="DB4928" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="4937" spans="1:111">
+      <c r="DB4937" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="4949" spans="1:111">
+      <c r="DB4949" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="4956" spans="1:111">
+      <c r="DB4956" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="4961" spans="1:111">
+      <c r="DB4961" t="s">
+        <v>664</v>
       </c>
     </row>
     <row r="4962" spans="1:111">
       <c r="DB4962" t="s">
-        <v>620</v>
+        <v>665</v>
+      </c>
+    </row>
+    <row r="4972" spans="1:111">
+      <c r="DB4972" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="4974" spans="1:111">
+      <c r="DB4974" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="4975" spans="1:111">
+      <c r="DB4975" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="4976" spans="1:111">
+      <c r="DB4976" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="4980" spans="1:111">
+      <c r="DB4980" t="s">
+        <v>670</v>
       </c>
     </row>
     <row r="4986" spans="1:111">
       <c r="DB4986" t="s">
-        <v>621</v>
-[...54 lines deleted...]
-        <v>632</v>
+        <v>671</v>
+      </c>
+    </row>
+    <row r="4992" spans="1:111">
+      <c r="DB4992" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="4999" spans="1:111">
+      <c r="DB4999" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="5013" spans="1:111">
+      <c r="DB5013" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="5018" spans="1:111">
+      <c r="DB5018" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="5044" spans="1:111">
+      <c r="DB5044" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="5068" spans="1:111">
+      <c r="DB5068" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="5129" spans="1:111">
+      <c r="DB5129" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="5133" spans="1:111">
+      <c r="DB5133" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="5148" spans="1:111">
+      <c r="DB5148" t="s">
+        <v>680</v>
       </c>
     </row>
     <row r="5160" spans="1:111">
       <c r="DB5160" t="s">
-        <v>633</v>
-[...4 lines deleted...]
-        <v>634</v>
+        <v>681</v>
       </c>
     </row>
     <row r="5169" spans="1:111">
       <c r="DB5169" t="s">
-        <v>635</v>
-[...14 lines deleted...]
-        <v>638</v>
+        <v>682</v>
+      </c>
+    </row>
+    <row r="5175" spans="1:111">
+      <c r="DB5175" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="5184" spans="1:111">
+      <c r="DB5184" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="5190" spans="1:111">
+      <c r="DB5190" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="5208" spans="1:111">
+      <c r="DB5208" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="5210" spans="1:111">
+      <c r="DB5210" t="s">
+        <v>687</v>
       </c>
     </row>
     <row r="5217" spans="1:111">
       <c r="DB5217" t="s">
-        <v>639</v>
-[...124 lines deleted...]
-        <v>664</v>
+        <v>688</v>
+      </c>
+    </row>
+    <row r="5255" spans="1:111">
+      <c r="DB5255" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="5259" spans="1:111">
+      <c r="DB5259" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="5260" spans="1:111">
+      <c r="DB5260" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="5265" spans="1:111">
+      <c r="DB5265" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="5266" spans="1:111">
+      <c r="DB5266" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="5320" spans="1:111">
+      <c r="DB5320" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="5332" spans="1:111">
+      <c r="DB5332" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="5373" spans="1:111">
+      <c r="DB5373" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="5376" spans="1:111">
+      <c r="DB5376" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="5377" spans="1:111">
+      <c r="DB5377" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="5385" spans="1:111">
+      <c r="DB5385" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="5387" spans="1:111">
+      <c r="DB5387" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="5388" spans="1:111">
+      <c r="DB5388" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="5412" spans="1:111">
+      <c r="DB5412" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="5414" spans="1:111">
+      <c r="DB5414" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="5476" spans="1:111">
+      <c r="DB5476" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="5477" spans="1:111">
+      <c r="DB5477" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="5486" spans="1:111">
+      <c r="DB5486" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="5488" spans="1:111">
+      <c r="DB5488" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="5496" spans="1:111">
+      <c r="DB5496" t="s">
+        <v>708</v>
       </c>
     </row>
     <row r="5497" spans="1:111">
       <c r="DB5497" t="s">
-        <v>665</v>
-[...59 lines deleted...]
-        <v>677</v>
+        <v>709</v>
+      </c>
+    </row>
+    <row r="5498" spans="1:111">
+      <c r="DB5498" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="5499" spans="1:111">
+      <c r="DB5499" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="5501" spans="1:111">
+      <c r="DB5501" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="5502" spans="1:111">
+      <c r="DB5502" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="5512" spans="1:111">
+      <c r="DB5512" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="5515" spans="1:111">
+      <c r="DB5515" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="5521" spans="1:111">
+      <c r="DB5521" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="5522" spans="1:111">
+      <c r="DB5522" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="5529" spans="1:111">
+      <c r="DB5529" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="5535" spans="1:111">
+      <c r="DB5535" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="5547" spans="1:111">
+      <c r="DB5547" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="5567" spans="1:111">
+      <c r="DB5567" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="5591" spans="1:111">
+      <c r="DB5591" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="5592" spans="1:111">
+      <c r="DB5592" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="5594" spans="1:111">
+      <c r="DB5594" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="5617" spans="1:111">
+      <c r="DB5617" t="s">
+        <v>725</v>
       </c>
     </row>
     <row r="5653" spans="1:111">
       <c r="DB5653" t="s">
-        <v>678</v>
-[...124 lines deleted...]
-        <v>703</v>
+        <v>726</v>
+      </c>
+    </row>
+    <row r="5658" spans="1:111">
+      <c r="DB5658" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="5665" spans="1:111">
+      <c r="DB5665" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="5680" spans="1:111">
+      <c r="DB5680" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="5692" spans="1:111">
+      <c r="DB5692" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="5694" spans="1:111">
+      <c r="DB5694" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="5701" spans="1:111">
+      <c r="DB5701" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="5703" spans="1:111">
+      <c r="DB5703" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="5704" spans="1:111">
+      <c r="DB5704" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="5722" spans="1:111">
+      <c r="DB5722" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="5749" spans="1:111">
+      <c r="DB5749" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="5774" spans="1:111">
+      <c r="DB5774" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="5783" spans="1:111">
+      <c r="DB5783" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="5790" spans="1:111">
+      <c r="DB5790" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="5797" spans="1:111">
+      <c r="DB5797" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="5807" spans="1:111">
+      <c r="DB5807" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="5816" spans="1:111">
+      <c r="DB5816" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="5824" spans="1:111">
+      <c r="DB5824" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="5836" spans="1:111">
+      <c r="DB5836" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="5849" spans="1:111">
+      <c r="DB5849" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="5850" spans="1:111">
+      <c r="DB5850" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="5863" spans="1:111">
+      <c r="DB5863" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="5874" spans="1:111">
+      <c r="DB5874" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="5877" spans="1:111">
+      <c r="DB5877" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="5880" spans="1:111">
+      <c r="DB5880" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="5890" spans="1:111">
+      <c r="DB5890" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="5900" spans="1:111">
+      <c r="DB5900" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="5913" spans="1:111">
+      <c r="DB5913" t="s">
+        <v>753</v>
       </c>
     </row>
     <row r="5920" spans="1:111">
       <c r="DB5920" t="s">
-        <v>704</v>
+        <v>754</v>
+      </c>
+    </row>
+    <row r="5928" spans="1:111">
+      <c r="DB5928" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="5929" spans="1:111">
+      <c r="DB5929" t="s">
+        <v>756</v>
       </c>
     </row>
     <row r="5936" spans="1:111">
       <c r="DB5936" t="s">
-        <v>705</v>
-[...39 lines deleted...]
-        <v>713</v>
+        <v>757</v>
+      </c>
+    </row>
+    <row r="5938" spans="1:111">
+      <c r="DB5938" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="5950" spans="1:111">
+      <c r="DB5950" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="5967" spans="1:111">
+      <c r="DB5967" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="5968" spans="1:111">
+      <c r="DB5968" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="5973" spans="1:111">
+      <c r="DB5973" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="5989" spans="1:111">
+      <c r="DB5989" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="5993" spans="1:111">
+      <c r="DB5993" t="s">
+        <v>764</v>
       </c>
     </row>
     <row r="5999" spans="1:111">
       <c r="DB5999" t="s">
-        <v>714</v>
-[...29 lines deleted...]
-        <v>720</v>
+        <v>765</v>
+      </c>
+    </row>
+    <row r="6019" spans="1:111">
+      <c r="DB6019" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="6036" spans="1:111">
+      <c r="DB6036" t="s">
+        <v>767</v>
       </c>
     </row>
     <row r="6037" spans="1:111">
       <c r="DB6037" t="s">
-        <v>721</v>
+        <v>768</v>
+      </c>
+    </row>
+    <row r="6038" spans="1:111">
+      <c r="DB6038" t="s">
+        <v>769</v>
       </c>
     </row>
     <row r="6039" spans="1:111">
       <c r="DB6039" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>725</v>
+        <v>770</v>
+      </c>
+    </row>
+    <row r="6049" spans="1:111">
+      <c r="DB6049" t="s">
+        <v>771</v>
       </c>
     </row>
     <row r="6052" spans="1:111">
       <c r="DB6052" t="s">
-        <v>726</v>
-[...19 lines deleted...]
-        <v>730</v>
+        <v>772</v>
+      </c>
+    </row>
+    <row r="6060" spans="1:111">
+      <c r="DB6060" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="6067" spans="1:111">
+      <c r="DB6067" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="6068" spans="1:111">
+      <c r="DB6068" t="s">
+        <v>775</v>
       </c>
     </row>
     <row r="6073" spans="1:111">
       <c r="DB6073" t="s">
-        <v>731</v>
-[...19 lines deleted...]
-        <v>735</v>
+        <v>776</v>
+      </c>
+    </row>
+    <row r="6074" spans="1:111">
+      <c r="DB6074" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="6085" spans="1:111">
+      <c r="DB6085" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="6090" spans="1:111">
+      <c r="DB6090" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="6092" spans="1:111">
+      <c r="DB6092" t="s">
+        <v>780</v>
       </c>
     </row>
     <row r="6096" spans="1:111">
       <c r="DB6096" t="s">
-        <v>736</v>
-[...39 lines deleted...]
-        <v>744</v>
+        <v>781</v>
+      </c>
+    </row>
+    <row r="6098" spans="1:111">
+      <c r="DB6098" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="6100" spans="1:111">
+      <c r="DB6100" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="6105" spans="1:111">
+      <c r="DB6105" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="6122" spans="1:111">
+      <c r="DB6122" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="6123" spans="1:111">
+      <c r="DB6123" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="6124" spans="1:111">
+      <c r="DB6124" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="6125" spans="1:111">
+      <c r="DB6125" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="6126" spans="1:111">
+      <c r="DB6126" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="6130" spans="1:111">
+      <c r="DB6130" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="6132" spans="1:111">
+      <c r="DB6132" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="6133" spans="1:111">
+      <c r="DB6133" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="6137" spans="1:111">
+      <c r="DB6137" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="6139" spans="1:111">
+      <c r="DB6139" t="s">
+        <v>794</v>
       </c>
     </row>
     <row r="6146" spans="1:111">
       <c r="DB6146" t="s">
-        <v>745</v>
-[...29 lines deleted...]
-        <v>751</v>
+        <v>795</v>
+      </c>
+    </row>
+    <row r="6148" spans="1:111">
+      <c r="DB6148" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="6152" spans="1:111">
+      <c r="DB6152" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="6157" spans="1:111">
+      <c r="DB6157" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="6162" spans="1:111">
+      <c r="DB6162" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="6164" spans="1:111">
+      <c r="DB6164" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="6165" spans="1:111">
+      <c r="DB6165" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="6170" spans="1:111">
+      <c r="DB6170" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="6173" spans="1:111">
+      <c r="DB6173" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="6174" spans="1:111">
+      <c r="DB6174" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="6201" spans="1:111">
+      <c r="DB6201" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="6202" spans="1:111">
+      <c r="DB6202" t="s">
+        <v>806</v>
       </c>
     </row>
     <row r="6211" spans="1:111">
       <c r="DB6211" t="s">
-        <v>752</v>
-[...49 lines deleted...]
-        <v>762</v>
+        <v>807</v>
+      </c>
+    </row>
+    <row r="6244" spans="1:111">
+      <c r="DB6244" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="6247" spans="1:111">
+      <c r="DB6247" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="6256" spans="1:111">
+      <c r="DB6256" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="6260" spans="1:111">
+      <c r="DB6260" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="6266" spans="1:111">
+      <c r="DB6266" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="6267" spans="1:111">
+      <c r="DB6267" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="6285" spans="1:111">
+      <c r="DB6285" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="6293" spans="1:111">
+      <c r="DB6293" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="6296" spans="1:111">
+      <c r="DB6296" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="6319" spans="1:111">
+      <c r="DB6319" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="6321" spans="1:111">
+      <c r="DB6321" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="6329" spans="1:111">
+      <c r="DB6329" t="s">
+        <v>819</v>
       </c>
     </row>
     <row r="6333" spans="1:111">
       <c r="DB6333" t="s">
-        <v>763</v>
-[...9 lines deleted...]
-        <v>765</v>
+        <v>820</v>
+      </c>
+    </row>
+    <row r="6342" spans="1:111">
+      <c r="DB6342" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="6346" spans="1:111">
+      <c r="DB6346" t="s">
+        <v>822</v>
       </c>
     </row>
     <row r="6349" spans="1:111">
       <c r="DB6349" t="s">
-        <v>766</v>
-[...109 lines deleted...]
-        <v>788</v>
+        <v>823</v>
+      </c>
+    </row>
+    <row r="6353" spans="1:111">
+      <c r="DB6353" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="6363" spans="1:111">
+      <c r="DB6363" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="6391" spans="1:111">
+      <c r="DB6391" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="6403" spans="1:111">
+      <c r="DB6403" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="6406" spans="1:111">
+      <c r="DB6406" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="6407" spans="1:111">
+      <c r="DB6407" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="6408" spans="1:111">
+      <c r="DB6408" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="6426" spans="1:111">
+      <c r="DB6426" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="6451" spans="1:111">
+      <c r="DB6451" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="6454" spans="1:111">
+      <c r="DB6454" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="6468" spans="1:111">
+      <c r="DB6468" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="6474" spans="1:111">
+      <c r="DB6474" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="6485" spans="1:111">
+      <c r="DB6485" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="6496" spans="1:111">
+      <c r="DB6496" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="6504" spans="1:111">
+      <c r="DB6504" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="6519" spans="1:111">
+      <c r="DB6519" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="6520" spans="1:111">
+      <c r="DB6520" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="6521" spans="1:111">
+      <c r="DB6521" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="6529" spans="1:111">
+      <c r="DB6529" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="6530" spans="1:111">
+      <c r="DB6530" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="6533" spans="1:111">
+      <c r="DB6533" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="6536" spans="1:111">
+      <c r="DB6536" t="s">
+        <v>845</v>
       </c>
     </row>
     <row r="6538" spans="1:111">
       <c r="DB6538" t="s">
-        <v>789</v>
-[...39 lines deleted...]
-        <v>797</v>
+        <v>846</v>
+      </c>
+    </row>
+    <row r="6539" spans="1:111">
+      <c r="DB6539" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="6548" spans="1:111">
+      <c r="DB6548" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="6559" spans="1:111">
+      <c r="DB6559" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="6562" spans="1:111">
+      <c r="DB6562" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="6564" spans="1:111">
+      <c r="DB6564" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="6568" spans="1:111">
+      <c r="DB6568" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="6574" spans="1:111">
+      <c r="DB6574" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="6588" spans="1:111">
+      <c r="DB6588" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="6594" spans="1:111">
+      <c r="DB6594" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="6600" spans="1:111">
+      <c r="DB6600" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="6618" spans="1:111">
+      <c r="DB6618" t="s">
+        <v>857</v>
       </c>
     </row>
     <row r="6628" spans="1:111">
       <c r="DB6628" t="s">
-        <v>798</v>
-[...29 lines deleted...]
-        <v>804</v>
+        <v>858</v>
+      </c>
+    </row>
+    <row r="6653" spans="1:111">
+      <c r="DB6653" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="6655" spans="1:111">
+      <c r="DB6655" t="s">
+        <v>860</v>
       </c>
     </row>
     <row r="6664" spans="1:111">
       <c r="DB6664" t="s">
-        <v>805</v>
-[...9 lines deleted...]
-        <v>807</v>
+        <v>861</v>
       </c>
     </row>
     <row r="6676" spans="1:111">
       <c r="DB6676" t="s">
-        <v>808</v>
+        <v>862</v>
       </c>
     </row>
     <row r="6677" spans="1:111">
       <c r="DB6677" t="s">
-        <v>809</v>
-[...24 lines deleted...]
-        <v>814</v>
+        <v>863</v>
+      </c>
+    </row>
+    <row r="6687" spans="1:111">
+      <c r="DB6687" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="6690" spans="1:111">
+      <c r="DB6690" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="6691" spans="1:111">
+      <c r="DB6691" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="6694" spans="1:111">
+      <c r="DB6694" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="6695" spans="1:111">
+      <c r="DB6695" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="6696" spans="1:111">
+      <c r="DB6696" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="6701" spans="1:111">
+      <c r="DB6701" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="6720" spans="1:111">
+      <c r="DB6720" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="6726" spans="1:111">
+      <c r="DB6726" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="6730" spans="1:111">
+      <c r="DB6730" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="6733" spans="1:111">
+      <c r="DB6733" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="6738" spans="1:111">
+      <c r="DB6738" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="6739" spans="1:111">
+      <c r="DB6739" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="6743" spans="1:111">
+      <c r="DB6743" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="6767" spans="1:111">
+      <c r="DB6767" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="6771" spans="1:111">
+      <c r="DB6771" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="6781" spans="1:111">
+      <c r="DB6781" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="6796" spans="1:111">
+      <c r="DB6796" t="s">
+        <v>881</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="10">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="E5:E1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
-      <formula1>'Worksheet'!$DB$1:$DB$6734</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$6796</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="N5:N1000">
       <formula1>'Worksheet'!$DC$1:$DC$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
       <formula1>'Worksheet'!$DD$1:$DD$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="T5:T1000">
       <formula1>'Worksheet'!$DE$1:$DE$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="V5:V1000">
       <formula1>'Worksheet'!$DF$1:$DF$9</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="W5:W1000">
       <formula1>'Worksheet'!$DG$1:$DG$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="X5:X1000">
       <formula1>'Worksheet'!$DG$1:$DG$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Y5:Y1000">
       <formula1>'Worksheet'!$DG$1:$DG$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Z5:Z1000">
       <formula1>'Worksheet'!$DG$1:$DG$4</formula1>
     </dataValidation>