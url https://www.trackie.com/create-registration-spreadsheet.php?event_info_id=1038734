--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -9,95 +9,98 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Athletics Northeast (ANER)</t>
   </si>
   <si>
     <t>Medal</t>
   </si>
   <si>
     <t>1038734:typeValue:101</t>
   </si>
   <si>
     <t>1038734:typeValue:102</t>
   </si>
   <si>
     <t>1038734:typeValue:103</t>
   </si>
   <si>
     <t>1038734:typeValue:104</t>
   </si>
   <si>
     <t>1038734:typeValue:105</t>
   </si>
   <si>
     <t>1038734:typeValue:107</t>
   </si>
   <si>
     <t>1038734:typeValue:106</t>
   </si>
   <si>
     <t>1038734:age_category</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>No Medal</t>
   </si>
   <si>
     <t>Event Registration - Body Quest Turkey Tea 10K Race</t>
+  </si>
+  <si>
+    <t>Open</t>
   </si>
   <si>
     <t>Memorial Track And Field Club (MTFC)</t>
   </si>
   <si>
     <t>NLAA/Athletics Canada #</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Date of Birth (YYYY-MM-DD)</t>
   </si>
   <si>
     <t>Hometown</t>
   </si>
   <si>
     <t>Club</t>
   </si>
@@ -666,78 +669,81 @@
       <c r="CB3" s="3"/>
       <c r="CC3" s="3"/>
       <c r="CD3" s="3"/>
       <c r="CE3" s="3"/>
       <c r="CF3" s="3"/>
       <c r="CG3" s="3"/>
       <c r="CH3" s="3"/>
       <c r="CI3" s="3"/>
       <c r="CJ3" s="3"/>
       <c r="CK3" s="3"/>
       <c r="CL3" s="3"/>
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="3"/>
       <c r="CQ3" s="3"/>
       <c r="CR3" s="3"/>
       <c r="CS3" s="3"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
-      <c r="DB3" t="s">
+      <c r="DA3" t="s">
         <v>15</v>
       </c>
+      <c r="DB3" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="4" spans="1:107">
       <c r="A4" s="4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G4" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="4"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="S4" s="4"/>
       <c r="T4" s="4"/>
       <c r="U4" s="4"/>
       <c r="V4" s="4"/>
       <c r="W4" s="4"/>
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
       <c r="Z4" s="4"/>
       <c r="AA4" s="4"/>
       <c r="AB4" s="4"/>
       <c r="AC4" s="4"/>
       <c r="AD4" s="4"/>
       <c r="AE4" s="4"/>
       <c r="AF4" s="4"/>
@@ -792,105 +798,105 @@
       <c r="CC4" s="4"/>
       <c r="CD4" s="4"/>
       <c r="CE4" s="4"/>
       <c r="CF4" s="4"/>
       <c r="CG4" s="4"/>
       <c r="CH4" s="4"/>
       <c r="CI4" s="4"/>
       <c r="CJ4" s="4"/>
       <c r="CK4" s="4"/>
       <c r="CL4" s="4"/>
       <c r="CM4" s="4"/>
       <c r="CN4" s="4"/>
       <c r="CO4" s="4"/>
       <c r="CP4" s="4"/>
       <c r="CQ4" s="4"/>
       <c r="CR4" s="4"/>
       <c r="CS4" s="4"/>
       <c r="CT4" s="4"/>
       <c r="CU4" s="4"/>
       <c r="CV4" s="4"/>
       <c r="CW4" s="4"/>
       <c r="CX4" s="4"/>
       <c r="CY4" s="4"/>
       <c r="CZ4" s="4"/>
       <c r="DB4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:107">
       <c r="D5"/>
       <c r="E5" s="2"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:107">
       <c r="E6" s="2"/>
       <c r="DB6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:107">
       <c r="E7" s="2"/>
       <c r="DB7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:107">
       <c r="E8" s="2"/>
       <c r="DB8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:107">
       <c r="E9" s="2"/>
       <c r="DB9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:107">
       <c r="E10" s="2"/>
       <c r="DB10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:107">
       <c r="E11" s="2"/>
       <c r="DB11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:107">
       <c r="E12" s="2"/>
       <c r="DB12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:107">
       <c r="E13" s="2"/>
       <c r="DB13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:107">
       <c r="E14" s="2"/>
     </row>
     <row r="15" spans="1:107">
       <c r="E15" s="2"/>
     </row>
     <row r="16" spans="1:107">
       <c r="E16" s="2"/>
     </row>
     <row r="17" spans="1:107">
       <c r="E17" s="2"/>
     </row>
     <row r="18" spans="1:107">
       <c r="E18" s="2"/>
     </row>
     <row r="19" spans="1:107">
       <c r="E19" s="2"/>
     </row>
     <row r="20" spans="1:107">
       <c r="E20" s="2"/>
     </row>
     <row r="21" spans="1:107">
       <c r="E21" s="2"/>