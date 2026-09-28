--- v0 (2026-08-14)
+++ v1 (2026-09-28)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="924">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="927">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>150 Mile Elemntary (150)</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>AWE &amp; Para</t>
   </si>
   <si>
     <t>8km</t>
   </si>
   <si>
     <t>1038776:typeValue:102</t>
   </si>
   <si>
     <t>1038776:typeValue:103</t>
   </si>
   <si>
@@ -2126,50 +2126,53 @@
   <si>
     <t>Saint Ann's Academy (SAIN)</t>
   </si>
   <si>
     <t>Saint John Paul II Academy (SJP2)</t>
   </si>
   <si>
     <t>Saint Johns School (SJS)</t>
   </si>
   <si>
     <t>Saint Thomas Aquinas (STA)</t>
   </si>
   <si>
     <t>Salmon Arm Secondary - Jackson (SALJ)</t>
   </si>
   <si>
     <t>Salmon Arm Secondary - Sullivan (SALS)</t>
   </si>
   <si>
     <t>Salt Spring Sneakers (SALT)</t>
   </si>
   <si>
     <t>Samuel Robertson Technical Secondary (SRT)</t>
   </si>
   <si>
+    <t>Sanctuary Run Collective (SARC)</t>
+  </si>
+  <si>
     <t>Sands Secondary (SANDS)</t>
   </si>
   <si>
     <t>Sandy Hill Elementary (SDYH)</t>
   </si>
   <si>
     <t>Sardis Secondary (SARS)</t>
   </si>
   <si>
     <t>Scrambled Legs (LEGS)</t>
   </si>
   <si>
     <t>Sd #83 North Okanagan Shuswap (NOSHU)</t>
   </si>
   <si>
     <t>Sd 34 Abbotsford - Public (SD34A)</t>
   </si>
   <si>
     <t>Sd 36 Surrey - Independent (SD36I)</t>
   </si>
   <si>
     <t>Sd 36 Surrey - Public (SD36P)</t>
   </si>
   <si>
     <t>Sd 38 Richmond - Public (SD38R)</t>
@@ -2322,50 +2325,56 @@
     <t>Special Olympics BC - Surrey (SOS)</t>
   </si>
   <si>
     <t>Spectrum Community School (SPEC)</t>
   </si>
   <si>
     <t>Speed Mechanics Athletics Club (SMAC)</t>
   </si>
   <si>
     <t>Speed Squad Track and Field Club (SST)</t>
   </si>
   <si>
     <t>Speedfarm (SFAR)</t>
   </si>
   <si>
     <t>SpeedTeam (SPTM)</t>
   </si>
   <si>
     <t>Sperling (SPRL)</t>
   </si>
   <si>
     <t>Spring Valley Middle School (SVMS)</t>
   </si>
   <si>
     <t>Springwood Middle School (SMS)</t>
+  </si>
+  <si>
+    <t>Spul'u'Kwuks Elementary School (FIGHT)</t>
+  </si>
+  <si>
+    <t>Spulukus Elementary (06071)</t>
   </si>
   <si>
     <t>Squamish Elementary (SQEL)</t>
   </si>
   <si>
     <t>St Edmunds (ST ED)</t>
   </si>
   <si>
     <t>St John's School (STJSS)</t>
   </si>
   <si>
     <t>St Joseph's Timberwolves (HOWL)</t>
   </si>
   <si>
     <t>ST Margaret School (SMS)</t>
   </si>
   <si>
     <t>St Thomas Aquinas (STAS)</t>
   </si>
   <si>
     <t>ST Thomas More (STMC)</t>
   </si>
   <si>
     <t>St. Alcuin College (SACL)</t>
   </si>
@@ -16375,74 +16384,83 @@
       <c r="F853" s="2"/>
       <c r="H853" t="s">
         <v>3</v>
       </c>
       <c r="K853" s="2"/>
       <c r="M853" s="2"/>
       <c r="O853" s="2"/>
       <c r="Q853" s="2"/>
       <c r="S853" s="2"/>
       <c r="U853" s="2"/>
       <c r="DB853" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="854" spans="1:109">
       <c r="F854" s="2"/>
       <c r="H854" t="s">
         <v>3</v>
       </c>
       <c r="K854" s="2"/>
       <c r="M854" s="2"/>
       <c r="O854" s="2"/>
       <c r="Q854" s="2"/>
       <c r="S854" s="2"/>
       <c r="U854" s="2"/>
+      <c r="DB854" t="s">
+        <v>924</v>
+      </c>
     </row>
     <row r="855" spans="1:109">
       <c r="F855" s="2"/>
       <c r="H855" t="s">
         <v>3</v>
       </c>
       <c r="K855" s="2"/>
       <c r="M855" s="2"/>
       <c r="O855" s="2"/>
       <c r="Q855" s="2"/>
       <c r="S855" s="2"/>
       <c r="U855" s="2"/>
+      <c r="DB855" t="s">
+        <v>925</v>
+      </c>
     </row>
     <row r="856" spans="1:109">
       <c r="F856" s="2"/>
       <c r="H856" t="s">
         <v>3</v>
       </c>
       <c r="K856" s="2"/>
       <c r="M856" s="2"/>
       <c r="O856" s="2"/>
       <c r="Q856" s="2"/>
       <c r="S856" s="2"/>
       <c r="U856" s="2"/>
+      <c r="DB856" t="s">
+        <v>926</v>
+      </c>
     </row>
     <row r="857" spans="1:109">
       <c r="F857" s="2"/>
       <c r="H857" t="s">
         <v>3</v>
       </c>
       <c r="K857" s="2"/>
       <c r="M857" s="2"/>
       <c r="O857" s="2"/>
       <c r="Q857" s="2"/>
       <c r="S857" s="2"/>
       <c r="U857" s="2"/>
     </row>
     <row r="858" spans="1:109">
       <c r="F858" s="2"/>
       <c r="H858" t="s">
         <v>3</v>
       </c>
       <c r="K858" s="2"/>
       <c r="M858" s="2"/>
       <c r="O858" s="2"/>
       <c r="Q858" s="2"/>
       <c r="S858" s="2"/>
       <c r="U858" s="2"/>
     </row>
@@ -18139,51 +18157,51 @@
       <c r="U999" s="2"/>
     </row>
     <row r="1000" spans="1:109">
       <c r="F1000" s="2"/>
       <c r="H1000" t="s">
         <v>3</v>
       </c>
       <c r="K1000" s="2"/>
       <c r="M1000" s="2"/>
       <c r="O1000" s="2"/>
       <c r="Q1000" s="2"/>
       <c r="S1000" s="2"/>
       <c r="U1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="10">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="D5:D1000">
-      <formula1>'Worksheet'!$DB$1:$DB$853</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$856</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DC$1:$DC$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
       <formula1>'Worksheet'!$DD$1:$DD$13</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DE$1:$DE$6</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
       <formula1>'Worksheet'!$DE$1:$DE$6</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="N5:N1000">
       <formula1>'Worksheet'!$DE$1:$DE$6</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
       <formula1>'Worksheet'!$DE$1:$DE$6</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="R5:R1000">
       <formula1>'Worksheet'!$DE$1:$DE$6</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="T5:T1000">
       <formula1>'Worksheet'!$DE$1:$DE$6</formula1>
     </dataValidation>