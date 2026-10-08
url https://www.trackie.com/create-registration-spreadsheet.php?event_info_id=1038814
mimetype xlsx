--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -9,137 +9,392 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Coccinelle</t>
   </si>
   <si>
     <t>1038814:typeValue:102</t>
   </si>
   <si>
     <t>1038814:typeValue:103</t>
   </si>
   <si>
     <t>1038814:typeValue:104</t>
   </si>
   <si>
     <t>1038814:typeValue:105</t>
   </si>
   <si>
-    <t>1038814:typeValue:107</t>
+    <t>1038814:typeValue:101</t>
   </si>
   <si>
     <t>1038814:typeValue:106</t>
   </si>
   <si>
     <t>1038814:typeValue:0:425517</t>
   </si>
   <si>
     <t>1038814:typeValue:5:425518</t>
   </si>
   <si>
     <t>1038814:age_category</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>Colibri</t>
   </si>
   <si>
-    <t>Event Registration - Compétition amicale interclubs de Mont-Tremblant</t>
+    <t>Event Registration - PFBS du Souvenir, Mont-Tremblant</t>
   </si>
   <si>
     <t>Minime</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Date of Birth (YYYY-MM-DD)</t>
   </si>
   <si>
-    <t>Hometown</t>
+    <t>Member #</t>
   </si>
   <si>
     <t>Team</t>
   </si>
   <si>
     <t>Emergency Contact Full Name</t>
   </si>
   <si>
     <t>Emergency Contact Phone Number</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
+    <t>A.t.p Athlétisme (ATPA)</t>
+  </si>
+  <si>
     <t>Benjamin</t>
   </si>
   <si>
     <t>Cadet</t>
   </si>
   <si>
+    <t>Adrénaline (CAGB)</t>
+  </si>
+  <si>
     <t>Juvénile</t>
   </si>
   <si>
     <t>Adulte</t>
+  </si>
+  <si>
+    <t>Areus (ESDA)</t>
+  </si>
+  <si>
+    <t>Atanukan (ATAN)</t>
+  </si>
+  <si>
+    <t>Athlétisme Laval (ALAV)</t>
+  </si>
+  <si>
+    <t>Athlétisme Quebec Indépendant (ZIND)</t>
+  </si>
+  <si>
+    <t>Athlétisme Rive-Sud (CARS)</t>
+  </si>
+  <si>
+    <t>Athlétix (ATHX)</t>
+  </si>
+  <si>
+    <t>Baie-Comeau (CABC)</t>
+  </si>
+  <si>
+    <t>Bougebouge (CMSM)</t>
+  </si>
+  <si>
+    <t>Club 3D (CA3D)</t>
+  </si>
+  <si>
+    <t>Club Athlétique Petite-Nation (CAPN)</t>
+  </si>
+  <si>
+    <t>Club Citius (CITS)</t>
+  </si>
+  <si>
+    <t>Club D'athlétisme Beauce-Etchemin (CABE)</t>
+  </si>
+  <si>
+    <t>Club D'athlétisme Cdn-Ndg (ACDN)</t>
+  </si>
+  <si>
+    <t>Club D'athlétisme De L'université Laval (CAUL)</t>
+  </si>
+  <si>
+    <t>Club D'athlétisme De Québec (CAQC)</t>
+  </si>
+  <si>
+    <t>Club D'athlétisme Du Mille De Dolbeau-Mistassini (CMDM)</t>
+  </si>
+  <si>
+    <t>Club D'athlétisme Les Légendaires Des Pays-D'en-Haut (LPDH)</t>
+  </si>
+  <si>
+    <t>Club D'athlétisme Les Roadrunners (CALR)</t>
+  </si>
+  <si>
+    <t>Club Milpat Mauricie (MILP)</t>
+  </si>
+  <si>
+    <t>Coriaces (CORI)</t>
+  </si>
+  <si>
+    <t>Corsaire-Chaparral (COCH)</t>
+  </si>
+  <si>
+    <t>Coubertin (COUB)</t>
+  </si>
+  <si>
+    <t>Couguars (COUG)</t>
+  </si>
+  <si>
+    <t>Cra Panthères (CRAP)</t>
+  </si>
+  <si>
+    <t>Cs Athlétisme (CSAT)</t>
+  </si>
+  <si>
+    <t>Drummondville (CADR)</t>
+  </si>
+  <si>
+    <t>Élite Distance (EDAC)</t>
+  </si>
+  <si>
+    <t>Epsilon Mont-Tremblant (CEMT)</t>
+  </si>
+  <si>
+    <t>Equipe Endurance (ENDU)</t>
+  </si>
+  <si>
+    <t>Etoile Rouge (CAER)</t>
+  </si>
+  <si>
+    <t>Filoup (FILO)</t>
+  </si>
+  <si>
+    <t>Force Track Team (FORC)</t>
+  </si>
+  <si>
+    <t>Gatineau (GATI)</t>
+  </si>
+  <si>
+    <t>Grand Club De Course (GCDC)</t>
+  </si>
+  <si>
+    <t>Impulsion (IMPU)</t>
+  </si>
+  <si>
+    <t>Indépendant ()</t>
+  </si>
+  <si>
+    <t>Jakours Athlétisme (JAKO)</t>
+  </si>
+  <si>
+    <t>Jakours Saguenay (JASA)</t>
+  </si>
+  <si>
+    <t>Jeannois D'alma (JEAN)</t>
+  </si>
+  <si>
+    <t>Kilomaîtres De Lasalle (KMSL)</t>
+  </si>
+  <si>
+    <t>Kin-Academie (KINA)</t>
+  </si>
+  <si>
+    <t>La Cavale (CAVA)</t>
+  </si>
+  <si>
+    <t>Lachine (LACH)</t>
+  </si>
+  <si>
+    <t>Lanaudière-Olympique (CALO)</t>
+  </si>
+  <si>
+    <t>Lasalle Athletics (LSCA)</t>
+  </si>
+  <si>
+    <t>Lavironde (LAVI)</t>
+  </si>
+  <si>
+    <t>Le Trifort De Chambly (TFOR)</t>
+  </si>
+  <si>
+    <t>Les Aigles (AIGL)</t>
+  </si>
+  <si>
+    <t>Les Aigles (LAHM)</t>
+  </si>
+  <si>
+    <t>Les Estacades (ESTA)</t>
+  </si>
+  <si>
+    <t>Les Gaulois De Disraeli (GDIS)</t>
+  </si>
+  <si>
+    <t>Les Lobsters (CALL)</t>
+  </si>
+  <si>
+    <t>Les Titans Polyvalente De Black Lake (TPBL)</t>
+  </si>
+  <si>
+    <t>Les Tornades (TORN)</t>
+  </si>
+  <si>
+    <t>Les Vaillants (VAIL)</t>
+  </si>
+  <si>
+    <t>Magog (MAGO)</t>
+  </si>
+  <si>
+    <t>McGill Olympic Club (MGOC)</t>
+  </si>
+  <si>
+    <t>Mille Pays-Des-Bleuets (MPDB)</t>
+  </si>
+  <si>
+    <t>Mistissini Athletic Club (MIST)</t>
+  </si>
+  <si>
+    <t>Montagnards (MPTM)</t>
+  </si>
+  <si>
+    <t>Montreal Track Academy (MTAA)</t>
+  </si>
+  <si>
+    <t>Mustangs (MUST)</t>
+  </si>
+  <si>
+    <t>Officiel (ZOFF)</t>
+  </si>
+  <si>
+    <t>Owen Sound Track Club (OSTC)</t>
+  </si>
+  <si>
+    <t>Parasports Québec (PSQC)</t>
+  </si>
+  <si>
+    <t>Pas Pressés (CDPP)</t>
+  </si>
+  <si>
+    <t>Perfmax-Racing Club Montreal (PFMX)</t>
+  </si>
+  <si>
+    <t>Remparts (RCMR)</t>
+  </si>
+  <si>
+    <t>Rouge Et Or U. Laval (ROUL)</t>
+  </si>
+  <si>
+    <t>Saint-Jean Olympique (CSJO)</t>
+  </si>
+  <si>
+    <t>Saint-Laurent Sélect (CSLS)</t>
+  </si>
+  <si>
+    <t>Sept-Îles (CASI)</t>
+  </si>
+  <si>
+    <t>Sherbrooke (SHER)</t>
+  </si>
+  <si>
+    <t>Sport-Études Kinécible (SEKC)</t>
+  </si>
+  <si>
+    <t>St-Hyacinthe (CASH)</t>
+  </si>
+  <si>
+    <t>Tarus (TARS)</t>
+  </si>
+  <si>
+    <t>Tracklass (ABTM)</t>
+  </si>
+  <si>
+    <t>Vainqueurs Plus (PLUS)</t>
+  </si>
+  <si>
+    <t>Vainqueurs (VAIN)</t>
+  </si>
+  <si>
+    <t>Vaudreuil-Dorion (ALLI)</t>
+  </si>
+  <si>
+    <t>Voltigeurs Du Collège Bourget (VOLTS)</t>
+  </si>
+  <si>
+    <t>West Island T. C. (WITC)</t>
+  </si>
+  <si>
+    <t>Zénix De La Mauricie (ZENX)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
@@ -495,50 +750,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DC1000"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:CZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25" bestFit="true" customWidth="true" style="0"/>
+    <col min="106" max="106" width="70" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="36" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="24" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:107" hidden="true" outlineLevel="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="DA1" t="s">
         <v>1</v>
       </c>
       <c r="DC1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:107" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
@@ -781,140 +1037,170 @@
       <c r="CB4" s="4"/>
       <c r="CC4" s="4"/>
       <c r="CD4" s="4"/>
       <c r="CE4" s="4"/>
       <c r="CF4" s="4"/>
       <c r="CG4" s="4"/>
       <c r="CH4" s="4"/>
       <c r="CI4" s="4"/>
       <c r="CJ4" s="4"/>
       <c r="CK4" s="4"/>
       <c r="CL4" s="4"/>
       <c r="CM4" s="4"/>
       <c r="CN4" s="4"/>
       <c r="CO4" s="4"/>
       <c r="CP4" s="4"/>
       <c r="CQ4" s="4"/>
       <c r="CR4" s="4"/>
       <c r="CS4" s="4"/>
       <c r="CT4" s="4"/>
       <c r="CU4" s="4"/>
       <c r="CV4" s="4"/>
       <c r="CW4" s="4"/>
       <c r="CX4" s="4"/>
       <c r="CY4" s="4"/>
       <c r="CZ4" s="4"/>
+      <c r="DB4" t="s">
+        <v>25</v>
+      </c>
       <c r="DC4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:107">
       <c r="C5"/>
       <c r="D5" s="2"/>
       <c r="F5"/>
       <c r="I5"/>
       <c r="DC5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:107">
       <c r="D6" s="2"/>
+      <c r="DB6" t="s">
+        <v>28</v>
+      </c>
       <c r="DC6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:107">
       <c r="D7" s="2"/>
       <c r="DC7" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:107">
       <c r="D8" s="2"/>
+      <c r="DB8" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="9" spans="1:107">
       <c r="D9" s="2"/>
     </row>
     <row r="10" spans="1:107">
       <c r="D10" s="2"/>
     </row>
     <row r="11" spans="1:107">
       <c r="D11" s="2"/>
+      <c r="DB11" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="12" spans="1:107">
       <c r="D12" s="2"/>
     </row>
     <row r="13" spans="1:107">
       <c r="D13" s="2"/>
     </row>
     <row r="14" spans="1:107">
       <c r="D14" s="2"/>
+      <c r="DB14" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="15" spans="1:107">
       <c r="D15" s="2"/>
+      <c r="DB15" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="16" spans="1:107">
       <c r="D16" s="2"/>
+      <c r="DB16" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="17" spans="1:107">
       <c r="D17" s="2"/>
+      <c r="DB17" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="18" spans="1:107">
       <c r="D18" s="2"/>
+      <c r="DB18" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="19" spans="1:107">
       <c r="D19" s="2"/>
     </row>
     <row r="20" spans="1:107">
       <c r="D20" s="2"/>
     </row>
     <row r="21" spans="1:107">
       <c r="D21" s="2"/>
     </row>
     <row r="22" spans="1:107">
       <c r="D22" s="2"/>
     </row>
     <row r="23" spans="1:107">
       <c r="D23" s="2"/>
     </row>
     <row r="24" spans="1:107">
       <c r="D24" s="2"/>
     </row>
     <row r="25" spans="1:107">
       <c r="D25" s="2"/>
     </row>
     <row r="26" spans="1:107">
       <c r="D26" s="2"/>
     </row>
     <row r="27" spans="1:107">
       <c r="D27" s="2"/>
     </row>
     <row r="28" spans="1:107">
       <c r="D28" s="2"/>
     </row>
     <row r="29" spans="1:107">
       <c r="D29" s="2"/>
+      <c r="DB29" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="30" spans="1:107">
       <c r="D30" s="2"/>
     </row>
     <row r="31" spans="1:107">
       <c r="D31" s="2"/>
     </row>
     <row r="32" spans="1:107">
       <c r="D32" s="2"/>
     </row>
     <row r="33" spans="1:107">
       <c r="D33" s="2"/>
     </row>
     <row r="34" spans="1:107">
       <c r="D34" s="2"/>
     </row>
     <row r="35" spans="1:107">
       <c r="D35" s="2"/>
     </row>
     <row r="36" spans="1:107">
       <c r="D36" s="2"/>
     </row>
     <row r="37" spans="1:107">
       <c r="D37" s="2"/>
     </row>
@@ -922,716 +1208,920 @@
       <c r="D38" s="2"/>
     </row>
     <row r="39" spans="1:107">
       <c r="D39" s="2"/>
     </row>
     <row r="40" spans="1:107">
       <c r="D40" s="2"/>
     </row>
     <row r="41" spans="1:107">
       <c r="D41" s="2"/>
     </row>
     <row r="42" spans="1:107">
       <c r="D42" s="2"/>
     </row>
     <row r="43" spans="1:107">
       <c r="D43" s="2"/>
     </row>
     <row r="44" spans="1:107">
       <c r="D44" s="2"/>
     </row>
     <row r="45" spans="1:107">
       <c r="D45" s="2"/>
     </row>
     <row r="46" spans="1:107">
       <c r="D46" s="2"/>
+      <c r="DB46" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="47" spans="1:107">
       <c r="D47" s="2"/>
+      <c r="DB47" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="48" spans="1:107">
       <c r="D48" s="2"/>
+      <c r="DB48" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="49" spans="1:107">
       <c r="D49" s="2"/>
+      <c r="DB49" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="50" spans="1:107">
       <c r="D50" s="2"/>
+      <c r="DB50" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="51" spans="1:107">
       <c r="D51" s="2"/>
+      <c r="DB51" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="52" spans="1:107">
       <c r="D52" s="2"/>
+      <c r="DB52" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="53" spans="1:107">
       <c r="D53" s="2"/>
+      <c r="DB53" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="54" spans="1:107">
       <c r="D54" s="2"/>
+      <c r="DB54" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="55" spans="1:107">
       <c r="D55" s="2"/>
+      <c r="DB55" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="56" spans="1:107">
       <c r="D56" s="2"/>
     </row>
     <row r="57" spans="1:107">
       <c r="D57" s="2"/>
     </row>
     <row r="58" spans="1:107">
       <c r="D58" s="2"/>
     </row>
     <row r="59" spans="1:107">
       <c r="D59" s="2"/>
     </row>
     <row r="60" spans="1:107">
       <c r="D60" s="2"/>
     </row>
     <row r="61" spans="1:107">
       <c r="D61" s="2"/>
     </row>
     <row r="62" spans="1:107">
       <c r="D62" s="2"/>
     </row>
     <row r="63" spans="1:107">
       <c r="D63" s="2"/>
     </row>
     <row r="64" spans="1:107">
       <c r="D64" s="2"/>
     </row>
     <row r="65" spans="1:107">
       <c r="D65" s="2"/>
     </row>
     <row r="66" spans="1:107">
       <c r="D66" s="2"/>
     </row>
     <row r="67" spans="1:107">
       <c r="D67" s="2"/>
     </row>
     <row r="68" spans="1:107">
       <c r="D68" s="2"/>
     </row>
     <row r="69" spans="1:107">
       <c r="D69" s="2"/>
+      <c r="DB69" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="70" spans="1:107">
       <c r="D70" s="2"/>
     </row>
     <row r="71" spans="1:107">
       <c r="D71" s="2"/>
     </row>
     <row r="72" spans="1:107">
       <c r="D72" s="2"/>
     </row>
     <row r="73" spans="1:107">
       <c r="D73" s="2"/>
+      <c r="DB73" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="74" spans="1:107">
       <c r="D74" s="2"/>
+      <c r="DB74" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="75" spans="1:107">
       <c r="D75" s="2"/>
+      <c r="DB75" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="76" spans="1:107">
       <c r="D76" s="2"/>
+      <c r="DB76" t="s">
+        <v>53</v>
+      </c>
     </row>
     <row r="77" spans="1:107">
       <c r="D77" s="2"/>
     </row>
     <row r="78" spans="1:107">
       <c r="D78" s="2"/>
     </row>
     <row r="79" spans="1:107">
       <c r="D79" s="2"/>
     </row>
     <row r="80" spans="1:107">
       <c r="D80" s="2"/>
+      <c r="DB80" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="81" spans="1:107">
       <c r="D81" s="2"/>
     </row>
     <row r="82" spans="1:107">
       <c r="D82" s="2"/>
     </row>
     <row r="83" spans="1:107">
       <c r="D83" s="2"/>
     </row>
     <row r="84" spans="1:107">
       <c r="D84" s="2"/>
+      <c r="DB84" t="s">
+        <v>55</v>
+      </c>
     </row>
     <row r="85" spans="1:107">
       <c r="D85" s="2"/>
     </row>
     <row r="86" spans="1:107">
       <c r="D86" s="2"/>
     </row>
     <row r="87" spans="1:107">
       <c r="D87" s="2"/>
+      <c r="DB87" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="88" spans="1:107">
       <c r="D88" s="2"/>
     </row>
     <row r="89" spans="1:107">
       <c r="D89" s="2"/>
     </row>
     <row r="90" spans="1:107">
       <c r="D90" s="2"/>
     </row>
     <row r="91" spans="1:107">
       <c r="D91" s="2"/>
     </row>
     <row r="92" spans="1:107">
       <c r="D92" s="2"/>
     </row>
     <row r="93" spans="1:107">
       <c r="D93" s="2"/>
+      <c r="DB93" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="94" spans="1:107">
       <c r="D94" s="2"/>
     </row>
     <row r="95" spans="1:107">
       <c r="D95" s="2"/>
     </row>
     <row r="96" spans="1:107">
       <c r="D96" s="2"/>
+      <c r="DB96" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="97" spans="1:107">
       <c r="D97" s="2"/>
+      <c r="DB97" t="s">
+        <v>59</v>
+      </c>
     </row>
     <row r="98" spans="1:107">
       <c r="D98" s="2"/>
     </row>
     <row r="99" spans="1:107">
       <c r="D99" s="2"/>
+      <c r="DB99" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="100" spans="1:107">
       <c r="D100" s="2"/>
     </row>
     <row r="101" spans="1:107">
       <c r="D101" s="2"/>
+      <c r="DB101" t="s">
+        <v>61</v>
+      </c>
     </row>
     <row r="102" spans="1:107">
       <c r="D102" s="2"/>
     </row>
     <row r="103" spans="1:107">
       <c r="D103" s="2"/>
     </row>
     <row r="104" spans="1:107">
       <c r="D104" s="2"/>
+      <c r="DB104" t="s">
+        <v>62</v>
+      </c>
     </row>
     <row r="105" spans="1:107">
       <c r="D105" s="2"/>
+      <c r="DB105" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="106" spans="1:107">
       <c r="D106" s="2"/>
     </row>
     <row r="107" spans="1:107">
       <c r="D107" s="2"/>
     </row>
     <row r="108" spans="1:107">
       <c r="D108" s="2"/>
     </row>
     <row r="109" spans="1:107">
       <c r="D109" s="2"/>
     </row>
     <row r="110" spans="1:107">
       <c r="D110" s="2"/>
     </row>
     <row r="111" spans="1:107">
       <c r="D111" s="2"/>
+      <c r="DB111" t="s">
+        <v>64</v>
+      </c>
     </row>
     <row r="112" spans="1:107">
       <c r="D112" s="2"/>
     </row>
     <row r="113" spans="1:107">
       <c r="D113" s="2"/>
     </row>
     <row r="114" spans="1:107">
       <c r="D114" s="2"/>
     </row>
     <row r="115" spans="1:107">
       <c r="D115" s="2"/>
     </row>
     <row r="116" spans="1:107">
       <c r="D116" s="2"/>
     </row>
     <row r="117" spans="1:107">
       <c r="D117" s="2"/>
     </row>
     <row r="118" spans="1:107">
       <c r="D118" s="2"/>
     </row>
     <row r="119" spans="1:107">
       <c r="D119" s="2"/>
     </row>
     <row r="120" spans="1:107">
       <c r="D120" s="2"/>
     </row>
     <row r="121" spans="1:107">
       <c r="D121" s="2"/>
     </row>
     <row r="122" spans="1:107">
       <c r="D122" s="2"/>
     </row>
     <row r="123" spans="1:107">
       <c r="D123" s="2"/>
     </row>
     <row r="124" spans="1:107">
       <c r="D124" s="2"/>
+      <c r="DB124" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="125" spans="1:107">
       <c r="D125" s="2"/>
+      <c r="DB125" t="s">
+        <v>66</v>
+      </c>
     </row>
     <row r="126" spans="1:107">
       <c r="D126" s="2"/>
     </row>
     <row r="127" spans="1:107">
       <c r="D127" s="2"/>
     </row>
     <row r="128" spans="1:107">
       <c r="D128" s="2"/>
+      <c r="DB128" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="129" spans="1:107">
       <c r="D129" s="2"/>
+      <c r="DB129" t="s">
+        <v>68</v>
+      </c>
     </row>
     <row r="130" spans="1:107">
       <c r="D130" s="2"/>
     </row>
     <row r="131" spans="1:107">
       <c r="D131" s="2"/>
+      <c r="DB131" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="132" spans="1:107">
       <c r="D132" s="2"/>
     </row>
     <row r="133" spans="1:107">
       <c r="D133" s="2"/>
     </row>
     <row r="134" spans="1:107">
       <c r="D134" s="2"/>
+      <c r="DB134" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="135" spans="1:107">
       <c r="D135" s="2"/>
+      <c r="DB135" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="136" spans="1:107">
       <c r="D136" s="2"/>
     </row>
     <row r="137" spans="1:107">
       <c r="D137" s="2"/>
     </row>
     <row r="138" spans="1:107">
       <c r="D138" s="2"/>
     </row>
     <row r="139" spans="1:107">
       <c r="D139" s="2"/>
     </row>
     <row r="140" spans="1:107">
       <c r="D140" s="2"/>
+      <c r="DB140" t="s">
+        <v>72</v>
+      </c>
     </row>
     <row r="141" spans="1:107">
       <c r="D141" s="2"/>
+      <c r="DB141" t="s">
+        <v>73</v>
+      </c>
     </row>
     <row r="142" spans="1:107">
       <c r="D142" s="2"/>
     </row>
     <row r="143" spans="1:107">
       <c r="D143" s="2"/>
+      <c r="DB143" t="s">
+        <v>74</v>
+      </c>
     </row>
     <row r="144" spans="1:107">
       <c r="D144" s="2"/>
+      <c r="DB144" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="145" spans="1:107">
       <c r="D145" s="2"/>
     </row>
     <row r="146" spans="1:107">
       <c r="D146" s="2"/>
+      <c r="DB146" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="147" spans="1:107">
       <c r="D147" s="2"/>
+      <c r="DB147" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="148" spans="1:107">
       <c r="D148" s="2"/>
+      <c r="DB148" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="149" spans="1:107">
       <c r="D149" s="2"/>
+      <c r="DB149" t="s">
+        <v>79</v>
+      </c>
     </row>
     <row r="150" spans="1:107">
       <c r="D150" s="2"/>
     </row>
     <row r="151" spans="1:107">
       <c r="D151" s="2"/>
     </row>
     <row r="152" spans="1:107">
       <c r="D152" s="2"/>
+      <c r="DB152" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="153" spans="1:107">
       <c r="D153" s="2"/>
+      <c r="DB153" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="154" spans="1:107">
       <c r="D154" s="2"/>
+      <c r="DB154" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="155" spans="1:107">
       <c r="D155" s="2"/>
+      <c r="DB155" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="156" spans="1:107">
       <c r="D156" s="2"/>
+      <c r="DB156" t="s">
+        <v>84</v>
+      </c>
     </row>
     <row r="157" spans="1:107">
       <c r="D157" s="2"/>
+      <c r="DB157" t="s">
+        <v>85</v>
+      </c>
     </row>
     <row r="158" spans="1:107">
       <c r="D158" s="2"/>
     </row>
     <row r="159" spans="1:107">
       <c r="D159" s="2"/>
     </row>
     <row r="160" spans="1:107">
       <c r="D160" s="2"/>
     </row>
     <row r="161" spans="1:107">
       <c r="D161" s="2"/>
     </row>
     <row r="162" spans="1:107">
       <c r="D162" s="2"/>
     </row>
     <row r="163" spans="1:107">
       <c r="D163" s="2"/>
     </row>
     <row r="164" spans="1:107">
       <c r="D164" s="2"/>
     </row>
     <row r="165" spans="1:107">
       <c r="D165" s="2"/>
     </row>
     <row r="166" spans="1:107">
       <c r="D166" s="2"/>
     </row>
     <row r="167" spans="1:107">
       <c r="D167" s="2"/>
+      <c r="DB167" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="168" spans="1:107">
       <c r="D168" s="2"/>
     </row>
     <row r="169" spans="1:107">
       <c r="D169" s="2"/>
     </row>
     <row r="170" spans="1:107">
       <c r="D170" s="2"/>
     </row>
     <row r="171" spans="1:107">
       <c r="D171" s="2"/>
+      <c r="DB171" t="s">
+        <v>87</v>
+      </c>
     </row>
     <row r="172" spans="1:107">
       <c r="D172" s="2"/>
     </row>
     <row r="173" spans="1:107">
       <c r="D173" s="2"/>
     </row>
     <row r="174" spans="1:107">
       <c r="D174" s="2"/>
     </row>
     <row r="175" spans="1:107">
       <c r="D175" s="2"/>
     </row>
     <row r="176" spans="1:107">
       <c r="D176" s="2"/>
+      <c r="DB176" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="177" spans="1:107">
       <c r="D177" s="2"/>
     </row>
     <row r="178" spans="1:107">
       <c r="D178" s="2"/>
     </row>
     <row r="179" spans="1:107">
       <c r="D179" s="2"/>
+      <c r="DB179" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="180" spans="1:107">
       <c r="D180" s="2"/>
     </row>
     <row r="181" spans="1:107">
       <c r="D181" s="2"/>
     </row>
     <row r="182" spans="1:107">
       <c r="D182" s="2"/>
+      <c r="DB182" t="s">
+        <v>90</v>
+      </c>
     </row>
     <row r="183" spans="1:107">
       <c r="D183" s="2"/>
     </row>
     <row r="184" spans="1:107">
       <c r="D184" s="2"/>
+      <c r="DB184" t="s">
+        <v>91</v>
+      </c>
     </row>
     <row r="185" spans="1:107">
       <c r="D185" s="2"/>
     </row>
     <row r="186" spans="1:107">
       <c r="D186" s="2"/>
     </row>
     <row r="187" spans="1:107">
       <c r="D187" s="2"/>
     </row>
     <row r="188" spans="1:107">
       <c r="D188" s="2"/>
+      <c r="DB188" t="s">
+        <v>92</v>
+      </c>
     </row>
     <row r="189" spans="1:107">
       <c r="D189" s="2"/>
     </row>
     <row r="190" spans="1:107">
       <c r="D190" s="2"/>
     </row>
     <row r="191" spans="1:107">
       <c r="D191" s="2"/>
     </row>
     <row r="192" spans="1:107">
       <c r="D192" s="2"/>
     </row>
     <row r="193" spans="1:107">
       <c r="D193" s="2"/>
     </row>
     <row r="194" spans="1:107">
       <c r="D194" s="2"/>
     </row>
     <row r="195" spans="1:107">
       <c r="D195" s="2"/>
     </row>
     <row r="196" spans="1:107">
       <c r="D196" s="2"/>
     </row>
     <row r="197" spans="1:107">
       <c r="D197" s="2"/>
     </row>
     <row r="198" spans="1:107">
       <c r="D198" s="2"/>
+      <c r="DB198" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="199" spans="1:107">
       <c r="D199" s="2"/>
     </row>
     <row r="200" spans="1:107">
       <c r="D200" s="2"/>
     </row>
     <row r="201" spans="1:107">
       <c r="D201" s="2"/>
     </row>
     <row r="202" spans="1:107">
       <c r="D202" s="2"/>
     </row>
     <row r="203" spans="1:107">
       <c r="D203" s="2"/>
     </row>
     <row r="204" spans="1:107">
       <c r="D204" s="2"/>
     </row>
     <row r="205" spans="1:107">
       <c r="D205" s="2"/>
+      <c r="DB205" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="206" spans="1:107">
       <c r="D206" s="2"/>
     </row>
     <row r="207" spans="1:107">
       <c r="D207" s="2"/>
+      <c r="DB207" t="s">
+        <v>95</v>
+      </c>
     </row>
     <row r="208" spans="1:107">
       <c r="D208" s="2"/>
+      <c r="DB208" t="s">
+        <v>96</v>
+      </c>
     </row>
     <row r="209" spans="1:107">
       <c r="D209" s="2"/>
     </row>
     <row r="210" spans="1:107">
       <c r="D210" s="2"/>
     </row>
     <row r="211" spans="1:107">
       <c r="D211" s="2"/>
+      <c r="DB211" t="s">
+        <v>97</v>
+      </c>
     </row>
     <row r="212" spans="1:107">
       <c r="D212" s="2"/>
     </row>
     <row r="213" spans="1:107">
       <c r="D213" s="2"/>
     </row>
     <row r="214" spans="1:107">
       <c r="D214" s="2"/>
     </row>
     <row r="215" spans="1:107">
       <c r="D215" s="2"/>
     </row>
     <row r="216" spans="1:107">
       <c r="D216" s="2"/>
     </row>
     <row r="217" spans="1:107">
       <c r="D217" s="2"/>
     </row>
     <row r="218" spans="1:107">
       <c r="D218" s="2"/>
     </row>
     <row r="219" spans="1:107">
       <c r="D219" s="2"/>
     </row>
     <row r="220" spans="1:107">
       <c r="D220" s="2"/>
     </row>
     <row r="221" spans="1:107">
       <c r="D221" s="2"/>
     </row>
     <row r="222" spans="1:107">
       <c r="D222" s="2"/>
     </row>
     <row r="223" spans="1:107">
       <c r="D223" s="2"/>
     </row>
     <row r="224" spans="1:107">
       <c r="D224" s="2"/>
     </row>
     <row r="225" spans="1:107">
       <c r="D225" s="2"/>
+      <c r="DB225" t="s">
+        <v>98</v>
+      </c>
     </row>
     <row r="226" spans="1:107">
       <c r="D226" s="2"/>
     </row>
     <row r="227" spans="1:107">
       <c r="D227" s="2"/>
     </row>
     <row r="228" spans="1:107">
       <c r="D228" s="2"/>
     </row>
     <row r="229" spans="1:107">
       <c r="D229" s="2"/>
     </row>
     <row r="230" spans="1:107">
       <c r="D230" s="2"/>
     </row>
     <row r="231" spans="1:107">
       <c r="D231" s="2"/>
     </row>
     <row r="232" spans="1:107">
       <c r="D232" s="2"/>
     </row>
     <row r="233" spans="1:107">
       <c r="D233" s="2"/>
+      <c r="DB233" t="s">
+        <v>99</v>
+      </c>
     </row>
     <row r="234" spans="1:107">
       <c r="D234" s="2"/>
     </row>
     <row r="235" spans="1:107">
       <c r="D235" s="2"/>
     </row>
     <row r="236" spans="1:107">
       <c r="D236" s="2"/>
     </row>
     <row r="237" spans="1:107">
       <c r="D237" s="2"/>
     </row>
     <row r="238" spans="1:107">
       <c r="D238" s="2"/>
     </row>
     <row r="239" spans="1:107">
       <c r="D239" s="2"/>
     </row>
     <row r="240" spans="1:107">
       <c r="D240" s="2"/>
     </row>
     <row r="241" spans="1:107">
       <c r="D241" s="2"/>
     </row>
     <row r="242" spans="1:107">
       <c r="D242" s="2"/>
     </row>
     <row r="243" spans="1:107">
       <c r="D243" s="2"/>
     </row>
     <row r="244" spans="1:107">
       <c r="D244" s="2"/>
     </row>
     <row r="245" spans="1:107">
       <c r="D245" s="2"/>
+      <c r="DB245" t="s">
+        <v>100</v>
+      </c>
     </row>
     <row r="246" spans="1:107">
       <c r="D246" s="2"/>
+      <c r="DB246" t="s">
+        <v>101</v>
+      </c>
     </row>
     <row r="247" spans="1:107">
       <c r="D247" s="2"/>
     </row>
     <row r="248" spans="1:107">
       <c r="D248" s="2"/>
     </row>
     <row r="249" spans="1:107">
       <c r="D249" s="2"/>
+      <c r="DB249" t="s">
+        <v>102</v>
+      </c>
     </row>
     <row r="250" spans="1:107">
       <c r="D250" s="2"/>
+      <c r="DB250" t="s">
+        <v>103</v>
+      </c>
     </row>
     <row r="251" spans="1:107">
       <c r="D251" s="2"/>
     </row>
     <row r="252" spans="1:107">
       <c r="D252" s="2"/>
     </row>
     <row r="253" spans="1:107">
       <c r="D253" s="2"/>
     </row>
     <row r="254" spans="1:107">
       <c r="D254" s="2"/>
     </row>
     <row r="255" spans="1:107">
       <c r="D255" s="2"/>
     </row>
     <row r="256" spans="1:107">
       <c r="D256" s="2"/>
+      <c r="DB256" t="s">
+        <v>104</v>
+      </c>
     </row>
     <row r="257" spans="1:107">
       <c r="D257" s="2"/>
     </row>
     <row r="258" spans="1:107">
       <c r="D258" s="2"/>
     </row>
     <row r="259" spans="1:107">
       <c r="D259" s="2"/>
+      <c r="DB259" t="s">
+        <v>105</v>
+      </c>
     </row>
     <row r="260" spans="1:107">
       <c r="D260" s="2"/>
     </row>
     <row r="261" spans="1:107">
       <c r="D261" s="2"/>
     </row>
     <row r="262" spans="1:107">
       <c r="D262" s="2"/>
     </row>
     <row r="263" spans="1:107">
       <c r="D263" s="2"/>
     </row>
     <row r="264" spans="1:107">
       <c r="D264" s="2"/>
     </row>
     <row r="265" spans="1:107">
       <c r="D265" s="2"/>
     </row>
     <row r="266" spans="1:107">
       <c r="D266" s="2"/>
     </row>
     <row r="267" spans="1:107">
       <c r="D267" s="2"/>
     </row>
     <row r="268" spans="1:107">
       <c r="D268" s="2"/>
+      <c r="DB268" t="s">
+        <v>106</v>
+      </c>
     </row>
     <row r="269" spans="1:107">
       <c r="D269" s="2"/>
     </row>
     <row r="270" spans="1:107">
       <c r="D270" s="2"/>
     </row>
     <row r="271" spans="1:107">
       <c r="D271" s="2"/>
     </row>
     <row r="272" spans="1:107">
       <c r="D272" s="2"/>
     </row>
     <row r="273" spans="1:107">
       <c r="D273" s="2"/>
     </row>
     <row r="274" spans="1:107">
       <c r="D274" s="2"/>
     </row>
     <row r="275" spans="1:107">
       <c r="D275" s="2"/>
     </row>
     <row r="276" spans="1:107">
       <c r="D276" s="2"/>
     </row>
@@ -1639,128 +2129,149 @@
       <c r="D277" s="2"/>
     </row>
     <row r="278" spans="1:107">
       <c r="D278" s="2"/>
     </row>
     <row r="279" spans="1:107">
       <c r="D279" s="2"/>
     </row>
     <row r="280" spans="1:107">
       <c r="D280" s="2"/>
     </row>
     <row r="281" spans="1:107">
       <c r="D281" s="2"/>
     </row>
     <row r="282" spans="1:107">
       <c r="D282" s="2"/>
     </row>
     <row r="283" spans="1:107">
       <c r="D283" s="2"/>
     </row>
     <row r="284" spans="1:107">
       <c r="D284" s="2"/>
     </row>
     <row r="285" spans="1:107">
       <c r="D285" s="2"/>
+      <c r="DB285" t="s">
+        <v>107</v>
+      </c>
     </row>
     <row r="286" spans="1:107">
       <c r="D286" s="2"/>
     </row>
     <row r="287" spans="1:107">
       <c r="D287" s="2"/>
     </row>
     <row r="288" spans="1:107">
       <c r="D288" s="2"/>
     </row>
     <row r="289" spans="1:107">
       <c r="D289" s="2"/>
     </row>
     <row r="290" spans="1:107">
       <c r="D290" s="2"/>
     </row>
     <row r="291" spans="1:107">
       <c r="D291" s="2"/>
     </row>
     <row r="292" spans="1:107">
       <c r="D292" s="2"/>
+      <c r="DB292" t="s">
+        <v>108</v>
+      </c>
     </row>
     <row r="293" spans="1:107">
       <c r="D293" s="2"/>
+      <c r="DB293" t="s">
+        <v>109</v>
+      </c>
     </row>
     <row r="294" spans="1:107">
       <c r="D294" s="2"/>
     </row>
     <row r="295" spans="1:107">
       <c r="D295" s="2"/>
+      <c r="DB295" t="s">
+        <v>110</v>
+      </c>
     </row>
     <row r="296" spans="1:107">
       <c r="D296" s="2"/>
+      <c r="DB296" t="s">
+        <v>111</v>
+      </c>
     </row>
     <row r="297" spans="1:107">
       <c r="D297" s="2"/>
     </row>
     <row r="298" spans="1:107">
       <c r="D298" s="2"/>
     </row>
     <row r="299" spans="1:107">
       <c r="D299" s="2"/>
     </row>
     <row r="300" spans="1:107">
       <c r="D300" s="2"/>
+      <c r="DB300" t="s">
+        <v>112</v>
+      </c>
     </row>
     <row r="301" spans="1:107">
       <c r="D301" s="2"/>
     </row>
     <row r="302" spans="1:107">
       <c r="D302" s="2"/>
     </row>
     <row r="303" spans="1:107">
       <c r="D303" s="2"/>
     </row>
     <row r="304" spans="1:107">
       <c r="D304" s="2"/>
     </row>
     <row r="305" spans="1:107">
       <c r="D305" s="2"/>
     </row>
     <row r="306" spans="1:107">
       <c r="D306" s="2"/>
     </row>
     <row r="307" spans="1:107">
       <c r="D307" s="2"/>
     </row>
     <row r="308" spans="1:107">
       <c r="D308" s="2"/>
     </row>
     <row r="309" spans="1:107">
       <c r="D309" s="2"/>
     </row>
     <row r="310" spans="1:107">
       <c r="D310" s="2"/>
     </row>
     <row r="311" spans="1:107">
       <c r="D311" s="2"/>
+      <c r="DB311" t="s">
+        <v>113</v>
+      </c>
     </row>
     <row r="312" spans="1:107">
       <c r="D312" s="2"/>
     </row>
     <row r="313" spans="1:107">
       <c r="D313" s="2"/>
     </row>
     <row r="314" spans="1:107">
       <c r="D314" s="2"/>
     </row>
     <row r="315" spans="1:107">
       <c r="D315" s="2"/>
     </row>
     <row r="316" spans="1:107">
       <c r="D316" s="2"/>
     </row>
     <row r="317" spans="1:107">
       <c r="D317" s="2"/>
     </row>
     <row r="318" spans="1:107">
       <c r="D318" s="2"/>
     </row>
     <row r="319" spans="1:107">
       <c r="D319" s="2"/>
     </row>
@@ -3796,51 +4307,51 @@
       <c r="D996" s="2"/>
     </row>
     <row r="997" spans="1:107">
       <c r="D997" s="2"/>
     </row>
     <row r="998" spans="1:107">
       <c r="D998" s="2"/>
     </row>
     <row r="999" spans="1:107">
       <c r="D999" s="2"/>
     </row>
     <row r="1000" spans="1:107">
       <c r="D1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="3">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
-      <formula1>'Worksheet'!$DB$1:$DB$</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$311</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
       <formula1>'Worksheet'!$DC$1:$DC$7</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>