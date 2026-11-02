--- v0 (2026-09-02)
+++ v1 (2026-11-02)
@@ -17,93 +17,93 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>Grade 3</t>
+    <t>Grade 4</t>
   </si>
   <si>
     <t>1038832:typeValue:102</t>
   </si>
   <si>
     <t>1038832:typeValue:103</t>
   </si>
   <si>
     <t>1038832:typeValue:105</t>
   </si>
   <si>
     <t>1038832:typeValue:0:425697</t>
   </si>
   <si>
     <t>1038832:typeValue:14:425698</t>
   </si>
   <si>
     <t>1038832:typeValue-2:14</t>
   </si>
   <si>
     <t>1038832:typeValue:5:425699</t>
   </si>
   <si>
     <t>1038832:typeValue:0:425700</t>
   </si>
   <si>
     <t>1038832:typeValue:0:425701</t>
   </si>
   <si>
     <t>1038832:typeValue:0:425702</t>
   </si>
   <si>
     <t>1038832:age_category</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Grade 4</t>
+    <t>Grade 5</t>
   </si>
   <si>
-    <t>Event Registration - Junior Fireweed Runners</t>
+    <t>Event Registration - Junior Fireweed Runners grades 4 and 5</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Date of Birth (YYYY-MM-DD)</t>
   </si>
   <si>
     <t>Parent/Guardian Name</t>
   </si>
   <si>
     <t>Parent/Guardian email</t>
   </si>
   <si>
     <t>Email Opt In</t>
   </si>
   <si>
     <t>Parent/Guardian Phone number</t>
   </si>
   <si>
     <t>Any allergies?</t>
   </si>