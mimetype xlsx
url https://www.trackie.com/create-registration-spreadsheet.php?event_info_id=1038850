--- v0 (2026-08-22)
+++ v1 (2026-10-06)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="882">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="883">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>11900919 Canada Ltd. (RVRN)</t>
   </si>
   <si>
     <t>3000m</t>
   </si>
   <si>
     <t>1038850:typeValue:101</t>
   </si>
   <si>
     <t>1038850:typeValue:102</t>
   </si>
   <si>
     <t>1038850:typeValue:103</t>
   </si>
   <si>
     <t>1038850:typeValue:104</t>
   </si>
   <si>
@@ -1652,50 +1652,53 @@
   <si>
     <t>Oman (OMA)</t>
   </si>
   <si>
     <t>On The Run To Recovery (ORRL)</t>
   </si>
   <si>
     <t>Ontario Officials (OOFF)</t>
   </si>
   <si>
     <t>Ontario Racewalkers Association (ORWA)</t>
   </si>
   <si>
     <t>Ot Fitness Track (OTHP)</t>
   </si>
   <si>
     <t>Ottawa Lions T.f.c (OTTL)</t>
   </si>
   <si>
     <t>Ottawa Valley Track &amp; Field Club (OVTF)</t>
   </si>
   <si>
     <t>Our Lady Of Perpetual Help (OLPHS)</t>
   </si>
   <si>
+    <t>Owen Sound Track Club (OSTC)</t>
+  </si>
+  <si>
     <t>Pa Athletics (PAAC)</t>
   </si>
   <si>
     <t>Pace Athletics (PANS)</t>
   </si>
   <si>
     <t>Pacific Road Runners (PRRC)</t>
   </si>
   <si>
     <t>Pack Running Club (PACK)</t>
   </si>
   <si>
     <t>Pakistan (PAK)</t>
   </si>
   <si>
     <t>Palau (PLW)</t>
   </si>
   <si>
     <t>Palestine (PLE)</t>
   </si>
   <si>
     <t>Panama (PAN)</t>
   </si>
   <si>
     <t>Papua New Guinea (PNG)</t>
@@ -2372,63 +2375,63 @@
   <si>
     <t>Trinidad-Tobago (TTO)</t>
   </si>
   <si>
     <t>Trinity Western University (TWUS)</t>
   </si>
   <si>
     <t>Truro Lions Track &amp; Field Club (TLTC)</t>
   </si>
   <si>
     <t>Tunisia (TUN)</t>
   </si>
   <si>
     <t>Turkey (TUR)</t>
   </si>
   <si>
     <t>Turkmenistan (TKM)</t>
   </si>
   <si>
     <t>Turks and Caicos (TKS)</t>
   </si>
   <si>
     <t>Tuvalu (TUV)</t>
   </si>
   <si>
-    <t>U Of C Athletics Club (UCAC)</t>
-[...1 lines deleted...]
-  <si>
     <t>U Of S Huskies (UOFS)</t>
   </si>
   <si>
     <t>U.S. Minor Outlying Islands (UMO)</t>
   </si>
   <si>
     <t>Ubc Okanagan (UBCO)</t>
   </si>
   <si>
     <t>Ubc Track &amp; Field Club (UBCT)</t>
+  </si>
+  <si>
+    <t>Ucac Track And Field Club (UCAC)</t>
   </si>
   <si>
     <t>Uganda (UGA)</t>
   </si>
   <si>
     <t>Ukraine (UKR)</t>
   </si>
   <si>
     <t>Ultra Throw (ULTR)</t>
   </si>
   <si>
     <t>Unattached Alberta (UNAB)</t>
   </si>
   <si>
     <t>Unattached Alberta ()</t>
   </si>
   <si>
     <t>Unattached British Columbia (UNBC)</t>
   </si>
   <si>
     <t>Unattached British Columbia ()</t>
   </si>
   <si>
     <t>Unattached Newfoundland And Labrador (UNNL)</t>
   </si>
@@ -6963,87 +6966,87 @@
       <c r="DB604" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="605" spans="1:107">
       <c r="E605" s="2"/>
       <c r="DB605" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="606" spans="1:107">
       <c r="E606" s="2"/>
       <c r="DB606" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="607" spans="1:107">
       <c r="E607" s="2"/>
       <c r="DB607" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="608" spans="1:107">
       <c r="E608" s="2"/>
       <c r="DB608" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
     </row>
     <row r="609" spans="1:107">
       <c r="E609" s="2"/>
       <c r="DB609" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="610" spans="1:107">
       <c r="E610" s="2"/>
       <c r="DB610" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="611" spans="1:107">
       <c r="E611" s="2"/>
       <c r="DB611" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="612" spans="1:107">
       <c r="E612" s="2"/>
       <c r="DB612" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="613" spans="1:107">
       <c r="E613" s="2"/>
       <c r="DB613" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="614" spans="1:107">
       <c r="E614" s="2"/>
       <c r="DB614" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="615" spans="1:107">
       <c r="E615" s="2"/>
       <c r="DB615" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="616" spans="1:107">
       <c r="E616" s="2"/>
       <c r="DB616" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="617" spans="1:107">
       <c r="E617" s="2"/>
       <c r="DB617" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="618" spans="1:107">
       <c r="E618" s="2"/>
       <c r="DB618" t="s">
         <v>632</v>
       </c>
@@ -7299,51 +7302,51 @@
       <c r="DB660" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="661" spans="1:107">
       <c r="E661" s="2"/>
       <c r="DB661" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="662" spans="1:107">
       <c r="E662" s="2"/>
       <c r="DB662" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="663" spans="1:107">
       <c r="E663" s="2"/>
       <c r="DB663" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="664" spans="1:107">
       <c r="E664" s="2"/>
       <c r="DB664" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="665" spans="1:107">
       <c r="E665" s="2"/>
       <c r="DB665" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="666" spans="1:107">
       <c r="E666" s="2"/>
       <c r="DB666" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="667" spans="1:107">
       <c r="E667" s="2"/>
       <c r="DB667" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="668" spans="1:107">
       <c r="E668" s="2"/>
       <c r="DB668" t="s">
         <v>681</v>
       </c>
@@ -8528,50 +8531,53 @@
       <c r="E865" s="2"/>
       <c r="DB865" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="866" spans="1:107">
       <c r="E866" s="2"/>
       <c r="DB866" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="867" spans="1:107">
       <c r="E867" s="2"/>
       <c r="DB867" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="868" spans="1:107">
       <c r="E868" s="2"/>
       <c r="DB868" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="869" spans="1:107">
       <c r="E869" s="2"/>
+      <c r="DB869" t="s">
+        <v>882</v>
+      </c>
     </row>
     <row r="870" spans="1:107">
       <c r="E870" s="2"/>
     </row>
     <row r="871" spans="1:107">
       <c r="E871" s="2"/>
     </row>
     <row r="872" spans="1:107">
       <c r="E872" s="2"/>
     </row>
     <row r="873" spans="1:107">
       <c r="E873" s="2"/>
     </row>
     <row r="874" spans="1:107">
       <c r="E874" s="2"/>
     </row>
     <row r="875" spans="1:107">
       <c r="E875" s="2"/>
     </row>
     <row r="876" spans="1:107">
       <c r="E876" s="2"/>
     </row>
     <row r="877" spans="1:107">
       <c r="E877" s="2"/>
     </row>
@@ -8933,51 +8939,51 @@
       <c r="E996" s="2"/>
     </row>
     <row r="997" spans="1:107">
       <c r="E997" s="2"/>
     </row>
     <row r="998" spans="1:107">
       <c r="E998" s="2"/>
     </row>
     <row r="999" spans="1:107">
       <c r="E999" s="2"/>
     </row>
     <row r="1000" spans="1:107">
       <c r="E1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="3">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="D5:D1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
-      <formula1>'Worksheet'!$DB$1:$DB$868</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$869</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
       <formula1>'Worksheet'!$DC$1:$DC$2</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>