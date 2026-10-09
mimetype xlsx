--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Académie Notre-Dame (AND)</t>
   </si>
   <si>
     <t>U18</t>
   </si>
   <si>
     <t>1000m</t>
   </si>
   <si>
     <t>1038878:typeValue:101</t>
   </si>
   <si>
     <t>1038878:typeValue:102</t>
   </si>
   <si>
     <t>1038878:typeValue:103</t>
   </si>
   <si>
@@ -182,99 +182,108 @@
   <si>
     <t>Barnhill Middle School (BMS)</t>
   </si>
   <si>
     <t>Bath Middle School (BATH)</t>
   </si>
   <si>
     <t>Bayside Middle School (BAYM)</t>
   </si>
   <si>
     <t>Beaconsfield Middle School (BMS)</t>
   </si>
   <si>
     <t>Belleisle Elementary School (BES)</t>
   </si>
   <si>
     <t>Bessborough (BESS)</t>
   </si>
   <si>
     <t>Birchmount (BIRC)</t>
   </si>
   <si>
     <t>Blacks Harbour School (BKHB)</t>
   </si>
   <si>
+    <t>Bliss Carman (BCMS)</t>
+  </si>
+  <si>
     <t>Bliss Carman Middle (BCMS)</t>
   </si>
   <si>
     <t>Browns Flat Elementary School (BFES)</t>
   </si>
   <si>
     <t>Carrefour Beausoleil school (CARB)</t>
   </si>
   <si>
     <t>Carrefour de l'Acadie (CDLA)</t>
   </si>
   <si>
     <t>Centennial Elementary (CES2)</t>
   </si>
   <si>
     <t>Centreville Community School (CCS)</t>
   </si>
   <si>
     <t>Champlain Heights Elementry School (CHES)</t>
   </si>
   <si>
+    <t>Charlotte County Christian Academy (CCCA)</t>
+  </si>
+  <si>
     <t>Chief Harold Sappier Memorial Elementary Cihpolakons (CHSM)</t>
   </si>
   <si>
     <t>Chris Saunders Memorial Elementary (CSME)</t>
   </si>
   <si>
     <t>Claude D Taylor Elementary (CDT)</t>
   </si>
   <si>
     <t>Connaught St Elementary (CSE)</t>
   </si>
   <si>
     <t>Croft Elementary (CROF)</t>
   </si>
   <si>
     <t>Dalhousie Middle School (DHMS)</t>
   </si>
   <si>
     <t>Devon Middle School (DMS)</t>
   </si>
   <si>
     <t>Divine Mercy Catholic School (DMCS)</t>
   </si>
   <si>
     <t>Douglas Elementary School (DOUG)</t>
   </si>
   <si>
     <t>Dr. Losier Middle School (DLMS)</t>
+  </si>
+  <si>
+    <t>East Coast Leadership Academy (ECLA)</t>
   </si>
   <si>
     <t>Ecole Abbey-Landry (EAL)</t>
   </si>
   <si>
     <t>Ecole Amirault (EA)</t>
   </si>
   <si>
     <t>Ecole Anna-Malenfant (EAM)</t>
   </si>
   <si>
     <t>Ecole Antonine-Maillet (A-M)</t>
   </si>
   <si>
     <t>Ecole Arc-en-ciel (EAEC)</t>
   </si>
   <si>
     <t>Ecole Blanche-Bourgeois (EBB)</t>
   </si>
   <si>
     <t>Ecole Calixte-F.-Savoie (CFS)</t>
   </si>
   <si>
     <t>Ecole Camille-Vautour (CV)</t>
   </si>
@@ -2686,56 +2695,65 @@
       <c r="E203" s="2"/>
       <c r="DB203" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="204" spans="1:108">
       <c r="E204" s="2"/>
       <c r="DB204" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="205" spans="1:108">
       <c r="E205" s="2"/>
       <c r="DB205" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="206" spans="1:108">
       <c r="E206" s="2"/>
       <c r="DB206" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="207" spans="1:108">
       <c r="E207" s="2"/>
+      <c r="DB207" t="s">
+        <v>242</v>
+      </c>
     </row>
     <row r="208" spans="1:108">
       <c r="E208" s="2"/>
+      <c r="DB208" t="s">
+        <v>243</v>
+      </c>
     </row>
     <row r="209" spans="1:108">
       <c r="E209" s="2"/>
+      <c r="DB209" t="s">
+        <v>244</v>
+      </c>
     </row>
     <row r="210" spans="1:108">
       <c r="E210" s="2"/>
     </row>
     <row r="211" spans="1:108">
       <c r="E211" s="2"/>
     </row>
     <row r="212" spans="1:108">
       <c r="E212" s="2"/>
     </row>
     <row r="213" spans="1:108">
       <c r="E213" s="2"/>
     </row>
     <row r="214" spans="1:108">
       <c r="E214" s="2"/>
     </row>
     <row r="215" spans="1:108">
       <c r="E215" s="2"/>
     </row>
     <row r="216" spans="1:108">
       <c r="E216" s="2"/>
     </row>
     <row r="217" spans="1:108">
       <c r="E217" s="2"/>
     </row>
@@ -5077,51 +5095,51 @@
       <c r="E996" s="2"/>
     </row>
     <row r="997" spans="1:108">
       <c r="E997" s="2"/>
     </row>
     <row r="998" spans="1:108">
       <c r="E998" s="2"/>
     </row>
     <row r="999" spans="1:108">
       <c r="E999" s="2"/>
     </row>
     <row r="1000" spans="1:108">
       <c r="E1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="4">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="D5:D1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
-      <formula1>'Worksheet'!$DB$1:$DB$206</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$209</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DC$1:$DC$9</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
       <formula1>'Worksheet'!$DD$1:$DD$5</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>