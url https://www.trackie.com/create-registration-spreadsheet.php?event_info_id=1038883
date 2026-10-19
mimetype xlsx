--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -9,65 +9,65 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Individual</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>Youth 10</t>
+    <t>Adult S</t>
   </si>
   <si>
     <t>YES</t>
   </si>
   <si>
     <t>5KM</t>
   </si>
   <si>
     <t>1038883:typeValue:15:426386</t>
   </si>
   <si>
     <t>1038883:typeValue:0:426418</t>
   </si>
   <si>
     <t>1038883:typeValue:0:426420</t>
   </si>
   <si>
     <t>1038883:typeValue:106</t>
   </si>
   <si>
     <t>1038883:typeValue:102</t>
   </si>
   <si>
     <t>1038883:typeValue:103</t>
   </si>
@@ -131,66 +131,66 @@
   <si>
     <t>1038883:typeValue:0:426447</t>
   </si>
   <si>
     <t>1038883:typeValue:0:426448</t>
   </si>
   <si>
     <t>1038883:typeValue:7:426449</t>
   </si>
   <si>
     <t>1038883:typeValue:0:426450</t>
   </si>
   <si>
     <t>1038883:reg_event:1</t>
   </si>
   <si>
     <t>Group/Team</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Youth 12</t>
+    <t>Adult M</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>10KM</t>
   </si>
   <si>
     <t>Event Registration - Inaugural All Athletes Run</t>
   </si>
   <si>
     <t>Corporate</t>
   </si>
   <si>
-    <t>Youth 14</t>
+    <t>Adult L</t>
   </si>
   <si>
     <t>Half Marathon</t>
   </si>
   <si>
     <t>Registration Type</t>
   </si>
   <si>
     <t>If you selected Sponsored as your registration type, please enter the name of your sponsor below. Your official team name will be displayed as: [Sponsor Name] x [Team/Club Name].</t>
   </si>
   <si>
     <t>If you selected Corporate as your registration type, please enter the name of the company or organization you are representing below.</t>
   </si>
   <si>
     <t>Team (if any)</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
@@ -243,65 +243,50 @@
     <t>Tshirt Size (Team Member 3)</t>
   </si>
   <si>
     <t>Full Name (Team Member 4)</t>
   </si>
   <si>
     <t>Date of Birth (Team Member 4) (YYYY-MM-DD)</t>
   </si>
   <si>
     <t>Tshirt Size (Team Member 4)</t>
   </si>
   <si>
     <t>Full Name (Team Member 5)</t>
   </si>
   <si>
     <t>Date of Birth (Team Member 5) (YYYY-MM-DD)</t>
   </si>
   <si>
     <t>Tshirt Size (Team Member 5)</t>
   </si>
   <si>
     <t>Distance #1</t>
   </si>
   <si>
     <t>Sponsored</t>
-  </si>
-[...13 lines deleted...]
-    <t>Adult L</t>
   </si>
   <si>
     <t>Adult XL</t>
   </si>
   <si>
     <t>Adult XXL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -691,51 +676,51 @@
     <col min="9" max="9" width="62" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="65" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="32" bestFit="true" customWidth="true" style="0"/>
-    <col min="111" max="111" width="39" bestFit="true" customWidth="true" style="0"/>
+    <col min="111" max="111" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="23" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:111" hidden="true" outlineLevel="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="DA1" t="s">
         <v>1</v>
       </c>
       <c r="DB1" t="s">
         <v>2</v>
       </c>
       <c r="DC1" t="s">
         <v>3</v>
       </c>
       <c r="DD1" t="s">
         <v>4</v>
       </c>
       <c r="DE1" t="s">
         <v>3</v>
       </c>
       <c r="DF1" t="s">
         <v>5</v>
       </c>
@@ -1122,124 +1107,109 @@
       <c r="CH4" s="4"/>
       <c r="CI4" s="4"/>
       <c r="CJ4" s="4"/>
       <c r="CK4" s="4"/>
       <c r="CL4" s="4"/>
       <c r="CM4" s="4"/>
       <c r="CN4" s="4"/>
       <c r="CO4" s="4"/>
       <c r="CP4" s="4"/>
       <c r="CQ4" s="4"/>
       <c r="CR4" s="4"/>
       <c r="CS4" s="4"/>
       <c r="CT4" s="4"/>
       <c r="CU4" s="4"/>
       <c r="CV4" s="4"/>
       <c r="CW4" s="4"/>
       <c r="CX4" s="4"/>
       <c r="CY4" s="4"/>
       <c r="CZ4" s="4"/>
       <c r="DA4" t="s">
         <v>77</v>
       </c>
       <c r="DD4" t="s">
         <v>78</v>
       </c>
-      <c r="DG4" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:111">
       <c r="A5"/>
       <c r="G5"/>
       <c r="H5" s="2"/>
       <c r="I5"/>
       <c r="L5"/>
       <c r="N5" t="s">
         <v>3</v>
       </c>
       <c r="P5"/>
       <c r="S5" s="2"/>
       <c r="V5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="AB5" s="2"/>
       <c r="AD5"/>
       <c r="DD5" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="6" spans="1:111">
       <c r="H6" s="2"/>
       <c r="N6" t="s">
         <v>3</v>
       </c>
       <c r="S6" s="2"/>
       <c r="V6" s="2"/>
       <c r="Y6" s="2"/>
       <c r="AB6" s="2"/>
-      <c r="DD6" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:111">
       <c r="H7" s="2"/>
       <c r="N7" t="s">
         <v>3</v>
       </c>
       <c r="S7" s="2"/>
       <c r="V7" s="2"/>
       <c r="Y7" s="2"/>
       <c r="AB7" s="2"/>
-      <c r="DD7" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:111">
       <c r="H8" s="2"/>
       <c r="N8" t="s">
         <v>3</v>
       </c>
       <c r="S8" s="2"/>
       <c r="V8" s="2"/>
       <c r="Y8" s="2"/>
       <c r="AB8" s="2"/>
-      <c r="DD8" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="1:111">
       <c r="H9" s="2"/>
       <c r="N9" t="s">
         <v>3</v>
       </c>
       <c r="S9" s="2"/>
       <c r="V9" s="2"/>
       <c r="Y9" s="2"/>
       <c r="AB9" s="2"/>
-      <c r="DD9" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:111">
       <c r="H10" s="2"/>
       <c r="N10" t="s">
         <v>3</v>
       </c>
       <c r="S10" s="2"/>
       <c r="V10" s="2"/>
       <c r="Y10" s="2"/>
       <c r="AB10" s="2"/>
     </row>
     <row r="11" spans="1:111">
       <c r="H11" s="2"/>
       <c r="N11" t="s">
         <v>3</v>
       </c>
       <c r="S11" s="2"/>
       <c r="V11" s="2"/>
       <c r="Y11" s="2"/>
       <c r="AB11" s="2"/>
     </row>
     <row r="12" spans="1:111">
       <c r="H12" s="2"/>
       <c r="N12" t="s">
         <v>3</v>
@@ -11118,60 +11088,60 @@
       <c r="V999" s="2"/>
       <c r="Y999" s="2"/>
       <c r="AB999" s="2"/>
     </row>
     <row r="1000" spans="1:111">
       <c r="H1000" s="2"/>
       <c r="N1000" t="s">
         <v>3</v>
       </c>
       <c r="S1000" s="2"/>
       <c r="V1000" s="2"/>
       <c r="Y1000" s="2"/>
       <c r="AB1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="7">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="A5:A1000">
       <formula1>'Worksheet'!$DA$1:$DA$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AD5:AD1000">
-      <formula1>'Worksheet'!$DG$1:$DG$4</formula1>
+      <formula1>'Worksheet'!$DG$1:$DG$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
       <formula1>'Worksheet'!$DB$1:$DB$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
       <formula1>'Worksheet'!$DC$1:$DC$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
-      <formula1>'Worksheet'!$DD$1:$DD$9</formula1>
+      <formula1>'Worksheet'!$DD$1:$DD$5</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="N5:N1000">
       <formula1>'Worksheet'!$DE$1:$DE$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
       <formula1>'Worksheet'!$DF$1:$DF$2</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>