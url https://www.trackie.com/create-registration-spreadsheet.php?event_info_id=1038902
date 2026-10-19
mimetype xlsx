--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -9,74 +9,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="419">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>New Brunswick</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Grade 3 &amp; Below</t>
   </si>
   <si>
-    <t>Youth Development - Ages 6-9 OUTDOOR / INDOOR OPTION MONDAYS ONLY</t>
+    <t>CLOSED - Youth Development - Ages 6-9 OUTDOOR / INDOOR OPTION MONDAYS ONLY</t>
   </si>
   <si>
     <t>1038902:typeValue:102</t>
   </si>
   <si>
     <t>1038902:typeValue:103</t>
   </si>
   <si>
     <t>1038902:typeValue:104</t>
   </si>
   <si>
     <t>1038902:typeValue:105</t>
   </si>
   <si>
     <t>1038902:typeValue:6:426255</t>
   </si>
   <si>
     <t>1038902:typeValue:0:426256</t>
   </si>
   <si>
     <t>1038902:typeValue:6:426257</t>
   </si>
   <si>
     <t>1038902:typeValue:111</t>
   </si>
@@ -128,84 +128,84 @@
   <si>
     <t>1038902:reg_event:5</t>
   </si>
   <si>
     <t>1038902:reg_event:6</t>
   </si>
   <si>
     <t>1038902:reg_event:7</t>
   </si>
   <si>
     <t>1038902:reg_event:8</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>Ontario</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Grade 4</t>
   </si>
   <si>
-    <t>Youth Development - Ages 6-9 OUTDOOR/ INDOOR OPTION WEDNESDAYS ONLY</t>
+    <t>CLOSED - Youth Development - Ages 6-9 OUTDOOR/ INDOOR OPTION WEDNESDAYS ONLY</t>
   </si>
   <si>
     <t>Event Registration - Eclipse Track &amp; Field Club Inc. (Fall &amp; Winter 2027)</t>
   </si>
   <si>
     <t>Nova Scotia</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
     <t>Not Sure</t>
   </si>
   <si>
     <t>Grade 5</t>
   </si>
   <si>
-    <t>Youth Development - Ages 6-9 OUTDOOR / INDOOR OPTION MONDAYS &amp; WEDNESDAYS ONLY</t>
+    <t>CLOSED - Youth Development - Ages 6-9 OUTDOOR / INDOOR OPTION MONDAYS &amp; WEDNESDAYS ONLY</t>
   </si>
   <si>
     <t>Athlete First Name</t>
   </si>
   <si>
     <t>Athlete Last Name</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Date of Birth (YYYY-MM-DD)</t>
   </si>
   <si>
-    <t>Grade as of September 2027</t>
+    <t>Grade as of September 2026</t>
   </si>
   <si>
     <t>Parent/Guardian Name</t>
   </si>
   <si>
     <t>Parent / Guardian Cell Phone</t>
   </si>
   <si>
     <t>Parent Email Address</t>
   </si>
   <si>
     <t>Email Opt In</t>
   </si>
   <si>
     <t>Athlete Email Address</t>
   </si>
   <si>
     <t>Athlete Cell Phone</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Address 2</t>
   </si>
@@ -239,156 +239,153 @@
   <si>
     <t>Membership type #4</t>
   </si>
   <si>
     <t>Membership type #5</t>
   </si>
   <si>
     <t>Membership type #6</t>
   </si>
   <si>
     <t>Membership type #7</t>
   </si>
   <si>
     <t>Membership type #8</t>
   </si>
   <si>
     <t>Newfoundland &amp; Labrador</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
     <t>Grade 6</t>
   </si>
   <si>
-    <t>Junior Development – Ages 10–13 OUTDOOR / INDOOR OPTION MONDAY</t>
+    <t>CLOSED - Junior Development – Ages 10–13 OUTDOOR / INDOOR OPTION MONDAY</t>
   </si>
   <si>
     <t>Prince Edward Island</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
     <t>Grade 7</t>
   </si>
   <si>
-    <t>Junior Development – Ages 10–13 OUTDOOR / INDOOR OPTION WEDNESDAYS</t>
+    <t>CLOSED- Junior Development – Ages 10–13 OUTDOOR / INDOOR OPTION WEDNESDAYS</t>
   </si>
   <si>
     <t>Quebec</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
     <t>Grade 8</t>
   </si>
   <si>
-    <t>Junior Development – Ages 10–13  OUTDOOR / INDOOR OPTION MONDAYS &amp; WEDNESDAYS ONLY</t>
+    <t>CLOSED - Junior Development – Ages 10–13  OUTDOOR / INDOOR OPTION MONDAYS &amp; WEDNESDAYS ONLY</t>
   </si>
   <si>
     <t>Manitoba</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>Grade 9 - Novice</t>
   </si>
   <si>
-    <t>Senior Competitive – Ages 14+ OUTDOOR / INDOOR OPTION MONDAY</t>
+    <t>CLOSED -Senior Competitive – Ages 14+ OUTDOOR / INDOOR OPTION MONDAY</t>
   </si>
   <si>
     <t>Saskatchewan</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
     <t>Grade 10 - Junior</t>
   </si>
   <si>
-    <t>Senior Competitive – Ages 14+ OUTDOOR / INDOOR OPTION WEDNESDAYS</t>
+    <t>CLOSED - Senior Competitive – Ages 14+ OUTDOOR / INDOOR OPTION WEDNESDAYS</t>
   </si>
   <si>
     <t>Yukon</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>Grade 11/12 - Senior</t>
   </si>
   <si>
-    <t>Senior Competitive – Ages 14+ OUTDOOR / INDOOR OPTION FRIDAYS</t>
+    <t>CLOSED - Senior Competitive – Ages 14+ OUTDOOR / INDOOR OPTION FRIDAYS</t>
   </si>
   <si>
     <t>Northwest Territories</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>University</t>
   </si>
   <si>
-    <t>Senior Competitive – Ages 14+ OUTDOOR / INDOOR OPTION MONDAYS &amp; WEDNESDAYS</t>
+    <t>CLOSED - Senior Competitive – Ages 14+ OUTDOOR / INDOOR OPTION MONDAYS &amp; WEDNESDAYS</t>
   </si>
   <si>
     <t>Alberta</t>
   </si>
   <si>
     <t>Antarctica</t>
   </si>
   <si>
-    <t>Master Age 30+</t>
-[...2 lines deleted...]
-    <t>Senior Competitive – Ages 14+ OUTDOOR / INDOOR OPTION MONDAYS &amp; FRIDAYS</t>
+    <t>Senior Age 20 -34</t>
+  </si>
+  <si>
+    <t>CLOSED - Senior Competitive – Ages 14+ OUTDOOR / INDOOR OPTION MONDAYS &amp; FRIDAYS</t>
   </si>
   <si>
     <t>British Columbia</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
-    <t>Senior Age 20 -34</t>
-[...2 lines deleted...]
-    <t>Senior Competitive – Ages 14+ OUTDOOR / INDOOR OPTION WEDNESDAYS &amp; FRIDAYS</t>
+    <t>CLOSED - Senior Competitive – Ages 14+ OUTDOOR / INDOOR OPTION WEDNESDAYS &amp; FRIDAYS</t>
   </si>
   <si>
     <t>Nunavut</t>
   </si>
   <si>
     <t>American Samoa</t>
   </si>
   <si>
-    <t>Senior Competitive – Ages 14+ OUTDOOR / INDOOR OPTION MONDAYS &amp; WEDNESDAYS &amp; FRIDAYS</t>
+    <t>CLOSED - Senior Competitive – Ages 14+ OUTDOOR / INDOOR OPTION MONDAYS &amp; WEDNESDAYS &amp; FRIDAYS</t>
   </si>
   <si>
     <t>Alabama</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>High Jump Program Only (WEDNESDAYS @ YORK UNIVERSITY)</t>
   </si>
   <si>
     <t>Alaska</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>Long Jump &amp; Triple Jump (TUESDAYS @ YORK UNIVERSITY)</t>
   </si>
   <si>
     <t>Arizona</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
@@ -416,132 +413,177 @@
   <si>
     <t>Colorado</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
     <t>BUNDLE ANY 2 SPECIALTIES (HURDLES AND/OR HIGH JUMP AND/OR LONG TRIPLE JUMP) SAVE $100</t>
   </si>
   <si>
     <t>Connecticut</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
     <t>BUNDLE ANY 3 SPECIALTIES (HURDLES, HIGH JUMP AND LONG/TRIPLE JUMP) SAVE $150</t>
   </si>
   <si>
     <t>Delaware</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
+    <t>CLOSED - Outdoor Only - 6 Weeks - Junior/Senior  Program</t>
+  </si>
+  <si>
     <t>Florida</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
+    <t>CLOSED -Outdoor Only - 6 Weeks - Youth  Program</t>
+  </si>
+  <si>
     <t>Georgia</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
+    <t>Youth Development - Ages 6-9 INDOOR ONLY OPTION MONDAYS ONLY</t>
+  </si>
+  <si>
     <t>Hawaii</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
+    <t>Youth Development - Ages 6-9 INDOOR ONLY OPTION WEDNESDAYS ONLY</t>
+  </si>
+  <si>
     <t>Idaho</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
+    <t>Youth Development - Ages 6-9 INDOOR ONLY OPTION MONDAYS &amp; WEDNESDAYS</t>
+  </si>
+  <si>
     <t>Illinois</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
+    <t>Junior Development – Ages 10–13 INDOOR ONLY  OPTION MONDAYS</t>
+  </si>
+  <si>
     <t>Indiana</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
+    <t>Junior Development – Ages 10–13 INDOOR ONLY  OPTION WEDNESDAYS</t>
+  </si>
+  <si>
     <t>Iowa</t>
   </si>
   <si>
     <t>Saint BarthÈlemy</t>
   </si>
   <si>
+    <t>Junior Development – Ages 10–13 INDOOR ONLY  OPTION MONDAYS AND WEDNESDAYS</t>
+  </si>
+  <si>
     <t>Kansas</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
+    <t>Senior Competitive – Ages 14+ INDOOR OPTION MONDAYS ONLY</t>
+  </si>
+  <si>
     <t>Kentucky</t>
   </si>
   <si>
     <t>Brunei</t>
   </si>
   <si>
+    <t>Senior Competitive – Ages 14+ INDOOR OPTION WEDNESDAYS ONLY</t>
+  </si>
+  <si>
     <t>Louisiana</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
+    <t>Senior Competitive – Ages 14+ INDOOR OPTION FRIDAYS ONLY</t>
+  </si>
+  <si>
     <t>Maine</t>
   </si>
   <si>
     <t>Bonaire</t>
   </si>
   <si>
+    <t>Senior Competitive – Ages 14+ INDOOR OPTION MONDAYS &amp; WEDNESDAYS</t>
+  </si>
+  <si>
     <t>Maryland</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
+    <t>Senior Competitive – Ages 14+ INDOOR OPTION MONDAYS &amp; FRIDAYS</t>
+  </si>
+  <si>
     <t>Massachusetts</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
+    <t>Senior Competitive – Ages 14+ INDOOR OPTION WEDNESDAYS &amp; FRIDAYS</t>
+  </si>
+  <si>
     <t>Michigan</t>
   </si>
   <si>
     <t>Bhutan</t>
+  </si>
+  <si>
+    <t>Senior Competitive – Ages 14+ INDOOR OPTION MONDAYS/WEDNESDAYS/FRIDAYS</t>
   </si>
   <si>
     <t>Minnesota</t>
   </si>
   <si>
     <t>Bouvet Island</t>
   </si>
   <si>
     <t>Mississippi</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>Missouri</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
     <t>Montana</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
@@ -1641,51 +1683,51 @@
     <col min="1" max="1" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="24" bestFit="true" customWidth="true" style="0"/>
-    <col min="111" max="111" width="101" bestFit="true" customWidth="true" style="0"/>
+    <col min="111" max="111" width="110" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="23" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:111" hidden="true" outlineLevel="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="DA1" t="s">
         <v>1</v>
       </c>
       <c r="DB1" t="s">
         <v>2</v>
       </c>
       <c r="DC1" t="s">
         <v>3</v>
       </c>
       <c r="DD1" t="s">
         <v>4</v>
@@ -2227,2374 +2269,2416 @@
       </c>
       <c r="DC11" t="s">
         <v>101</v>
       </c>
       <c r="DD11" t="s">
         <v>102</v>
       </c>
       <c r="DF11" t="s">
         <v>103</v>
       </c>
       <c r="DG11" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="12" spans="1:111">
       <c r="D12" s="2"/>
       <c r="I12" t="s">
         <v>2</v>
       </c>
       <c r="DC12" t="s">
         <v>105</v>
       </c>
       <c r="DD12" t="s">
         <v>106</v>
       </c>
-      <c r="DF12" t="s">
+      <c r="DG12" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="13" spans="1:111">
       <c r="D13" s="2"/>
       <c r="I13" t="s">
         <v>2</v>
       </c>
       <c r="DC13" t="s">
+        <v>108</v>
+      </c>
+      <c r="DD13" t="s">
         <v>109</v>
       </c>
-      <c r="DD13" t="s">
+      <c r="DG13" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="14" spans="1:111">
       <c r="D14" s="2"/>
       <c r="I14" t="s">
         <v>2</v>
       </c>
       <c r="DC14" t="s">
+        <v>111</v>
+      </c>
+      <c r="DD14" t="s">
         <v>112</v>
       </c>
-      <c r="DD14" t="s">
+      <c r="DG14" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="15" spans="1:111">
       <c r="D15" s="2"/>
       <c r="I15" t="s">
         <v>2</v>
       </c>
       <c r="DC15" t="s">
+        <v>114</v>
+      </c>
+      <c r="DD15" t="s">
         <v>115</v>
       </c>
-      <c r="DD15" t="s">
+      <c r="DG15" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="16" spans="1:111">
       <c r="D16" s="2"/>
       <c r="I16" t="s">
         <v>2</v>
       </c>
       <c r="DC16" t="s">
+        <v>117</v>
+      </c>
+      <c r="DD16" t="s">
         <v>118</v>
       </c>
-      <c r="DD16" t="s">
+      <c r="DG16" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:111">
       <c r="D17" s="2"/>
       <c r="I17" t="s">
         <v>2</v>
       </c>
       <c r="DC17" t="s">
+        <v>120</v>
+      </c>
+      <c r="DD17" t="s">
         <v>121</v>
       </c>
-      <c r="DD17" t="s">
+      <c r="DG17" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="18" spans="1:111">
       <c r="D18" s="2"/>
       <c r="I18" t="s">
         <v>2</v>
       </c>
       <c r="DC18" t="s">
+        <v>123</v>
+      </c>
+      <c r="DD18" t="s">
         <v>124</v>
       </c>
-      <c r="DD18" t="s">
+      <c r="DG18" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="19" spans="1:111">
       <c r="D19" s="2"/>
       <c r="I19" t="s">
         <v>2</v>
       </c>
       <c r="DC19" t="s">
+        <v>126</v>
+      </c>
+      <c r="DD19" t="s">
         <v>127</v>
       </c>
-      <c r="DD19" t="s">
+      <c r="DG19" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="20" spans="1:111">
       <c r="D20" s="2"/>
       <c r="I20" t="s">
         <v>2</v>
       </c>
       <c r="DC20" t="s">
+        <v>129</v>
+      </c>
+      <c r="DD20" t="s">
         <v>130</v>
       </c>
-      <c r="DD20" t="s">
+      <c r="DG20" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="21" spans="1:111">
       <c r="D21" s="2"/>
       <c r="I21" t="s">
         <v>2</v>
       </c>
       <c r="DC21" t="s">
+        <v>132</v>
+      </c>
+      <c r="DD21" t="s">
         <v>133</v>
       </c>
-      <c r="DD21" t="s">
+      <c r="DG21" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="22" spans="1:111">
       <c r="D22" s="2"/>
       <c r="I22" t="s">
         <v>2</v>
       </c>
       <c r="DC22" t="s">
         <v>135</v>
       </c>
       <c r="DD22" t="s">
         <v>136</v>
       </c>
+      <c r="DG22" t="s">
+        <v>137</v>
+      </c>
     </row>
     <row r="23" spans="1:111">
       <c r="D23" s="2"/>
       <c r="I23" t="s">
         <v>2</v>
       </c>
       <c r="DC23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="DD23" t="s">
-        <v>138</v>
+        <v>139</v>
+      </c>
+      <c r="DG23" t="s">
+        <v>140</v>
       </c>
     </row>
     <row r="24" spans="1:111">
       <c r="D24" s="2"/>
       <c r="I24" t="s">
         <v>2</v>
       </c>
       <c r="DC24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="DD24" t="s">
-        <v>140</v>
+        <v>142</v>
+      </c>
+      <c r="DG24" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="25" spans="1:111">
       <c r="D25" s="2"/>
       <c r="I25" t="s">
         <v>2</v>
       </c>
       <c r="DC25" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="DD25" t="s">
-        <v>142</v>
+        <v>145</v>
+      </c>
+      <c r="DG25" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="26" spans="1:111">
       <c r="D26" s="2"/>
       <c r="I26" t="s">
         <v>2</v>
       </c>
       <c r="DC26" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="DD26" t="s">
-        <v>144</v>
+        <v>148</v>
+      </c>
+      <c r="DG26" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="27" spans="1:111">
       <c r="D27" s="2"/>
       <c r="I27" t="s">
         <v>2</v>
       </c>
       <c r="DC27" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="DD27" t="s">
-        <v>146</v>
+        <v>151</v>
+      </c>
+      <c r="DG27" t="s">
+        <v>152</v>
       </c>
     </row>
     <row r="28" spans="1:111">
       <c r="D28" s="2"/>
       <c r="I28" t="s">
         <v>2</v>
       </c>
       <c r="DC28" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="DD28" t="s">
-        <v>148</v>
+        <v>154</v>
+      </c>
+      <c r="DG28" t="s">
+        <v>155</v>
       </c>
     </row>
     <row r="29" spans="1:111">
       <c r="D29" s="2"/>
       <c r="I29" t="s">
         <v>2</v>
       </c>
       <c r="DC29" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="DD29" t="s">
-        <v>150</v>
+        <v>157</v>
+      </c>
+      <c r="DG29" t="s">
+        <v>158</v>
       </c>
     </row>
     <row r="30" spans="1:111">
       <c r="D30" s="2"/>
       <c r="I30" t="s">
         <v>2</v>
       </c>
       <c r="DC30" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="DD30" t="s">
-        <v>152</v>
+        <v>160</v>
+      </c>
+      <c r="DG30" t="s">
+        <v>161</v>
       </c>
     </row>
     <row r="31" spans="1:111">
       <c r="D31" s="2"/>
       <c r="I31" t="s">
         <v>2</v>
       </c>
       <c r="DC31" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="DD31" t="s">
-        <v>154</v>
+        <v>163</v>
+      </c>
+      <c r="DG31" t="s">
+        <v>164</v>
       </c>
     </row>
     <row r="32" spans="1:111">
       <c r="D32" s="2"/>
       <c r="I32" t="s">
         <v>2</v>
       </c>
       <c r="DC32" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="DD32" t="s">
-        <v>156</v>
+        <v>166</v>
+      </c>
+      <c r="DG32" t="s">
+        <v>167</v>
       </c>
     </row>
     <row r="33" spans="1:111">
       <c r="D33" s="2"/>
       <c r="I33" t="s">
         <v>2</v>
       </c>
       <c r="DC33" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="DD33" t="s">
-        <v>158</v>
+        <v>169</v>
+      </c>
+      <c r="DG33" t="s">
+        <v>170</v>
       </c>
     </row>
     <row r="34" spans="1:111">
       <c r="D34" s="2"/>
       <c r="I34" t="s">
         <v>2</v>
       </c>
       <c r="DC34" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="DD34" t="s">
-        <v>160</v>
+        <v>172</v>
+      </c>
+      <c r="DG34" t="s">
+        <v>173</v>
       </c>
     </row>
     <row r="35" spans="1:111">
       <c r="D35" s="2"/>
       <c r="I35" t="s">
         <v>2</v>
       </c>
       <c r="DC35" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="DD35" t="s">
-        <v>162</v>
+        <v>175</v>
+      </c>
+      <c r="DG35" t="s">
+        <v>176</v>
       </c>
     </row>
     <row r="36" spans="1:111">
       <c r="D36" s="2"/>
       <c r="I36" t="s">
         <v>2</v>
       </c>
       <c r="DC36" t="s">
-        <v>163</v>
+        <v>177</v>
       </c>
       <c r="DD36" t="s">
-        <v>164</v>
+        <v>178</v>
       </c>
     </row>
     <row r="37" spans="1:111">
       <c r="D37" s="2"/>
       <c r="I37" t="s">
         <v>2</v>
       </c>
       <c r="DC37" t="s">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="DD37" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
     </row>
     <row r="38" spans="1:111">
       <c r="D38" s="2"/>
       <c r="I38" t="s">
         <v>2</v>
       </c>
       <c r="DC38" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="DD38" t="s">
-        <v>168</v>
+        <v>182</v>
       </c>
     </row>
     <row r="39" spans="1:111">
       <c r="D39" s="2"/>
       <c r="I39" t="s">
         <v>2</v>
       </c>
       <c r="DC39" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="DD39" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
     </row>
     <row r="40" spans="1:111">
       <c r="D40" s="2"/>
       <c r="I40" t="s">
         <v>2</v>
       </c>
       <c r="DC40" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="DD40" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
     </row>
     <row r="41" spans="1:111">
       <c r="D41" s="2"/>
       <c r="I41" t="s">
         <v>2</v>
       </c>
       <c r="DC41" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="DD41" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
     </row>
     <row r="42" spans="1:111">
       <c r="D42" s="2"/>
       <c r="I42" t="s">
         <v>2</v>
       </c>
       <c r="DC42" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="DD42" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
     </row>
     <row r="43" spans="1:111">
       <c r="D43" s="2"/>
       <c r="I43" t="s">
         <v>2</v>
       </c>
       <c r="DC43" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="DD43" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
     </row>
     <row r="44" spans="1:111">
       <c r="D44" s="2"/>
       <c r="I44" t="s">
         <v>2</v>
       </c>
       <c r="DC44" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="DD44" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
     </row>
     <row r="45" spans="1:111">
       <c r="D45" s="2"/>
       <c r="I45" t="s">
         <v>2</v>
       </c>
       <c r="DC45" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="DD45" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
     </row>
     <row r="46" spans="1:111">
       <c r="D46" s="2"/>
       <c r="I46" t="s">
         <v>2</v>
       </c>
       <c r="DC46" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="DD46" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
     </row>
     <row r="47" spans="1:111">
       <c r="D47" s="2"/>
       <c r="I47" t="s">
         <v>2</v>
       </c>
       <c r="DC47" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="DD47" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:111">
       <c r="D48" s="2"/>
       <c r="I48" t="s">
         <v>2</v>
       </c>
       <c r="DC48" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="DD48" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
     </row>
     <row r="49" spans="1:111">
       <c r="D49" s="2"/>
       <c r="I49" t="s">
         <v>2</v>
       </c>
       <c r="DC49" t="s">
-        <v>189</v>
+        <v>203</v>
       </c>
       <c r="DD49" t="s">
-        <v>190</v>
+        <v>204</v>
       </c>
     </row>
     <row r="50" spans="1:111">
       <c r="D50" s="2"/>
       <c r="I50" t="s">
         <v>2</v>
       </c>
       <c r="DC50" t="s">
-        <v>191</v>
+        <v>205</v>
       </c>
       <c r="DD50" t="s">
-        <v>192</v>
+        <v>206</v>
       </c>
     </row>
     <row r="51" spans="1:111">
       <c r="D51" s="2"/>
       <c r="I51" t="s">
         <v>2</v>
       </c>
       <c r="DC51" t="s">
-        <v>193</v>
+        <v>207</v>
       </c>
       <c r="DD51" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
     </row>
     <row r="52" spans="1:111">
       <c r="D52" s="2"/>
       <c r="I52" t="s">
         <v>2</v>
       </c>
       <c r="DC52" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="DD52" t="s">
-        <v>196</v>
+        <v>210</v>
       </c>
     </row>
     <row r="53" spans="1:111">
       <c r="D53" s="2"/>
       <c r="I53" t="s">
         <v>2</v>
       </c>
       <c r="DC53" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="DD53" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
     </row>
     <row r="54" spans="1:111">
       <c r="D54" s="2"/>
       <c r="I54" t="s">
         <v>2</v>
       </c>
       <c r="DC54" t="s">
-        <v>199</v>
+        <v>213</v>
       </c>
       <c r="DD54" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
     </row>
     <row r="55" spans="1:111">
       <c r="D55" s="2"/>
       <c r="I55" t="s">
         <v>2</v>
       </c>
       <c r="DC55" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="DD55" t="s">
-        <v>202</v>
+        <v>216</v>
       </c>
     </row>
     <row r="56" spans="1:111">
       <c r="D56" s="2"/>
       <c r="I56" t="s">
         <v>2</v>
       </c>
       <c r="DC56" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="DD56" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
     </row>
     <row r="57" spans="1:111">
       <c r="D57" s="2"/>
       <c r="I57" t="s">
         <v>2</v>
       </c>
       <c r="DC57" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="DD57" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
     </row>
     <row r="58" spans="1:111">
       <c r="D58" s="2"/>
       <c r="I58" t="s">
         <v>2</v>
       </c>
       <c r="DC58" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="DD58" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
     </row>
     <row r="59" spans="1:111">
       <c r="D59" s="2"/>
       <c r="I59" t="s">
         <v>2</v>
       </c>
       <c r="DC59" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="DD59" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
     </row>
     <row r="60" spans="1:111">
       <c r="D60" s="2"/>
       <c r="I60" t="s">
         <v>2</v>
       </c>
       <c r="DC60" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="DD60" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
     </row>
     <row r="61" spans="1:111">
       <c r="D61" s="2"/>
       <c r="I61" t="s">
         <v>2</v>
       </c>
       <c r="DC61" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="DD61" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
     </row>
     <row r="62" spans="1:111">
       <c r="D62" s="2"/>
       <c r="I62" t="s">
         <v>2</v>
       </c>
       <c r="DC62" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="DD62" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
     </row>
     <row r="63" spans="1:111">
       <c r="D63" s="2"/>
       <c r="I63" t="s">
         <v>2</v>
       </c>
       <c r="DC63" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="DD63" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
     </row>
     <row r="64" spans="1:111">
       <c r="D64" s="2"/>
       <c r="I64" t="s">
         <v>2</v>
       </c>
       <c r="DD64" t="s">
-        <v>219</v>
+        <v>233</v>
       </c>
     </row>
     <row r="65" spans="1:111">
       <c r="D65" s="2"/>
       <c r="I65" t="s">
         <v>2</v>
       </c>
       <c r="DD65" t="s">
-        <v>220</v>
+        <v>234</v>
       </c>
     </row>
     <row r="66" spans="1:111">
       <c r="D66" s="2"/>
       <c r="I66" t="s">
         <v>2</v>
       </c>
       <c r="DD66" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
     </row>
     <row r="67" spans="1:111">
       <c r="D67" s="2"/>
       <c r="I67" t="s">
         <v>2</v>
       </c>
       <c r="DD67" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
     </row>
     <row r="68" spans="1:111">
       <c r="D68" s="2"/>
       <c r="I68" t="s">
         <v>2</v>
       </c>
       <c r="DD68" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
     </row>
     <row r="69" spans="1:111">
       <c r="D69" s="2"/>
       <c r="I69" t="s">
         <v>2</v>
       </c>
       <c r="DD69" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
     </row>
     <row r="70" spans="1:111">
       <c r="D70" s="2"/>
       <c r="I70" t="s">
         <v>2</v>
       </c>
       <c r="DD70" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
     </row>
     <row r="71" spans="1:111">
       <c r="D71" s="2"/>
       <c r="I71" t="s">
         <v>2</v>
       </c>
       <c r="DD71" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
     </row>
     <row r="72" spans="1:111">
       <c r="D72" s="2"/>
       <c r="I72" t="s">
         <v>2</v>
       </c>
       <c r="DD72" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
     </row>
     <row r="73" spans="1:111">
       <c r="D73" s="2"/>
       <c r="I73" t="s">
         <v>2</v>
       </c>
       <c r="DD73" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
     </row>
     <row r="74" spans="1:111">
       <c r="D74" s="2"/>
       <c r="I74" t="s">
         <v>2</v>
       </c>
       <c r="DD74" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
     </row>
     <row r="75" spans="1:111">
       <c r="D75" s="2"/>
       <c r="I75" t="s">
         <v>2</v>
       </c>
       <c r="DD75" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
     </row>
     <row r="76" spans="1:111">
       <c r="D76" s="2"/>
       <c r="I76" t="s">
         <v>2</v>
       </c>
       <c r="DD76" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
     </row>
     <row r="77" spans="1:111">
       <c r="D77" s="2"/>
       <c r="I77" t="s">
         <v>2</v>
       </c>
       <c r="DD77" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
     </row>
     <row r="78" spans="1:111">
       <c r="D78" s="2"/>
       <c r="I78" t="s">
         <v>2</v>
       </c>
       <c r="DD78" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
     </row>
     <row r="79" spans="1:111">
       <c r="D79" s="2"/>
       <c r="I79" t="s">
         <v>2</v>
       </c>
       <c r="DD79" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
     </row>
     <row r="80" spans="1:111">
       <c r="D80" s="2"/>
       <c r="I80" t="s">
         <v>2</v>
       </c>
       <c r="DD80" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="81" spans="1:111">
       <c r="D81" s="2"/>
       <c r="I81" t="s">
         <v>2</v>
       </c>
       <c r="DD81" t="s">
-        <v>235</v>
+        <v>249</v>
       </c>
     </row>
     <row r="82" spans="1:111">
       <c r="D82" s="2"/>
       <c r="I82" t="s">
         <v>2</v>
       </c>
       <c r="DD82" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
     </row>
     <row r="83" spans="1:111">
       <c r="D83" s="2"/>
       <c r="I83" t="s">
         <v>2</v>
       </c>
       <c r="DD83" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
     </row>
     <row r="84" spans="1:111">
       <c r="D84" s="2"/>
       <c r="I84" t="s">
         <v>2</v>
       </c>
       <c r="DD84" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:111">
       <c r="D85" s="2"/>
       <c r="I85" t="s">
         <v>2</v>
       </c>
       <c r="DD85" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:111">
       <c r="D86" s="2"/>
       <c r="I86" t="s">
         <v>2</v>
       </c>
       <c r="DD86" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
     </row>
     <row r="87" spans="1:111">
       <c r="D87" s="2"/>
       <c r="I87" t="s">
         <v>2</v>
       </c>
       <c r="DD87" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
     </row>
     <row r="88" spans="1:111">
       <c r="D88" s="2"/>
       <c r="I88" t="s">
         <v>2</v>
       </c>
       <c r="DD88" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
     </row>
     <row r="89" spans="1:111">
       <c r="D89" s="2"/>
       <c r="I89" t="s">
         <v>2</v>
       </c>
       <c r="DD89" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="90" spans="1:111">
       <c r="D90" s="2"/>
       <c r="I90" t="s">
         <v>2</v>
       </c>
       <c r="DD90" t="s">
-        <v>244</v>
+        <v>258</v>
       </c>
     </row>
     <row r="91" spans="1:111">
       <c r="D91" s="2"/>
       <c r="I91" t="s">
         <v>2</v>
       </c>
       <c r="DD91" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
     </row>
     <row r="92" spans="1:111">
       <c r="D92" s="2"/>
       <c r="I92" t="s">
         <v>2</v>
       </c>
       <c r="DD92" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:111">
       <c r="D93" s="2"/>
       <c r="I93" t="s">
         <v>2</v>
       </c>
       <c r="DD93" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
     </row>
     <row r="94" spans="1:111">
       <c r="D94" s="2"/>
       <c r="I94" t="s">
         <v>2</v>
       </c>
       <c r="DD94" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
     </row>
     <row r="95" spans="1:111">
       <c r="D95" s="2"/>
       <c r="I95" t="s">
         <v>2</v>
       </c>
       <c r="DD95" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
     </row>
     <row r="96" spans="1:111">
       <c r="D96" s="2"/>
       <c r="I96" t="s">
         <v>2</v>
       </c>
       <c r="DD96" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
     </row>
     <row r="97" spans="1:111">
       <c r="D97" s="2"/>
       <c r="I97" t="s">
         <v>2</v>
       </c>
       <c r="DD97" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="98" spans="1:111">
       <c r="D98" s="2"/>
       <c r="I98" t="s">
         <v>2</v>
       </c>
       <c r="DD98" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
     </row>
     <row r="99" spans="1:111">
       <c r="D99" s="2"/>
       <c r="I99" t="s">
         <v>2</v>
       </c>
       <c r="DD99" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
     </row>
     <row r="100" spans="1:111">
       <c r="D100" s="2"/>
       <c r="I100" t="s">
         <v>2</v>
       </c>
       <c r="DD100" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
     </row>
     <row r="101" spans="1:111">
       <c r="D101" s="2"/>
       <c r="I101" t="s">
         <v>2</v>
       </c>
       <c r="DD101" t="s">
-        <v>255</v>
+        <v>269</v>
       </c>
     </row>
     <row r="102" spans="1:111">
       <c r="D102" s="2"/>
       <c r="I102" t="s">
         <v>2</v>
       </c>
       <c r="DD102" t="s">
-        <v>256</v>
+        <v>270</v>
       </c>
     </row>
     <row r="103" spans="1:111">
       <c r="D103" s="2"/>
       <c r="I103" t="s">
         <v>2</v>
       </c>
       <c r="DD103" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
     </row>
     <row r="104" spans="1:111">
       <c r="D104" s="2"/>
       <c r="I104" t="s">
         <v>2</v>
       </c>
       <c r="DD104" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
     </row>
     <row r="105" spans="1:111">
       <c r="D105" s="2"/>
       <c r="I105" t="s">
         <v>2</v>
       </c>
       <c r="DD105" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
     </row>
     <row r="106" spans="1:111">
       <c r="D106" s="2"/>
       <c r="I106" t="s">
         <v>2</v>
       </c>
       <c r="DD106" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
     </row>
     <row r="107" spans="1:111">
       <c r="D107" s="2"/>
       <c r="I107" t="s">
         <v>2</v>
       </c>
       <c r="DD107" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
     </row>
     <row r="108" spans="1:111">
       <c r="D108" s="2"/>
       <c r="I108" t="s">
         <v>2</v>
       </c>
       <c r="DD108" t="s">
-        <v>262</v>
+        <v>276</v>
       </c>
     </row>
     <row r="109" spans="1:111">
       <c r="D109" s="2"/>
       <c r="I109" t="s">
         <v>2</v>
       </c>
       <c r="DD109" t="s">
-        <v>263</v>
+        <v>277</v>
       </c>
     </row>
     <row r="110" spans="1:111">
       <c r="D110" s="2"/>
       <c r="I110" t="s">
         <v>2</v>
       </c>
       <c r="DD110" t="s">
-        <v>264</v>
+        <v>278</v>
       </c>
     </row>
     <row r="111" spans="1:111">
       <c r="D111" s="2"/>
       <c r="I111" t="s">
         <v>2</v>
       </c>
       <c r="DD111" t="s">
-        <v>265</v>
+        <v>279</v>
       </c>
     </row>
     <row r="112" spans="1:111">
       <c r="D112" s="2"/>
       <c r="I112" t="s">
         <v>2</v>
       </c>
       <c r="DD112" t="s">
-        <v>266</v>
+        <v>280</v>
       </c>
     </row>
     <row r="113" spans="1:111">
       <c r="D113" s="2"/>
       <c r="I113" t="s">
         <v>2</v>
       </c>
       <c r="DD113" t="s">
-        <v>267</v>
+        <v>281</v>
       </c>
     </row>
     <row r="114" spans="1:111">
       <c r="D114" s="2"/>
       <c r="I114" t="s">
         <v>2</v>
       </c>
       <c r="DD114" t="s">
-        <v>268</v>
+        <v>282</v>
       </c>
     </row>
     <row r="115" spans="1:111">
       <c r="D115" s="2"/>
       <c r="I115" t="s">
         <v>2</v>
       </c>
       <c r="DD115" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
     </row>
     <row r="116" spans="1:111">
       <c r="D116" s="2"/>
       <c r="I116" t="s">
         <v>2</v>
       </c>
       <c r="DD116" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
     </row>
     <row r="117" spans="1:111">
       <c r="D117" s="2"/>
       <c r="I117" t="s">
         <v>2</v>
       </c>
       <c r="DD117" t="s">
-        <v>271</v>
+        <v>285</v>
       </c>
     </row>
     <row r="118" spans="1:111">
       <c r="D118" s="2"/>
       <c r="I118" t="s">
         <v>2</v>
       </c>
       <c r="DD118" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
     </row>
     <row r="119" spans="1:111">
       <c r="D119" s="2"/>
       <c r="I119" t="s">
         <v>2</v>
       </c>
       <c r="DD119" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
     </row>
     <row r="120" spans="1:111">
       <c r="D120" s="2"/>
       <c r="I120" t="s">
         <v>2</v>
       </c>
       <c r="DD120" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
     </row>
     <row r="121" spans="1:111">
       <c r="D121" s="2"/>
       <c r="I121" t="s">
         <v>2</v>
       </c>
       <c r="DD121" t="s">
-        <v>275</v>
+        <v>289</v>
       </c>
     </row>
     <row r="122" spans="1:111">
       <c r="D122" s="2"/>
       <c r="I122" t="s">
         <v>2</v>
       </c>
       <c r="DD122" t="s">
-        <v>276</v>
+        <v>290</v>
       </c>
     </row>
     <row r="123" spans="1:111">
       <c r="D123" s="2"/>
       <c r="I123" t="s">
         <v>2</v>
       </c>
       <c r="DD123" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
     </row>
     <row r="124" spans="1:111">
       <c r="D124" s="2"/>
       <c r="I124" t="s">
         <v>2</v>
       </c>
       <c r="DD124" t="s">
-        <v>278</v>
+        <v>292</v>
       </c>
     </row>
     <row r="125" spans="1:111">
       <c r="D125" s="2"/>
       <c r="I125" t="s">
         <v>2</v>
       </c>
       <c r="DD125" t="s">
-        <v>279</v>
+        <v>293</v>
       </c>
     </row>
     <row r="126" spans="1:111">
       <c r="D126" s="2"/>
       <c r="I126" t="s">
         <v>2</v>
       </c>
       <c r="DD126" t="s">
-        <v>280</v>
+        <v>294</v>
       </c>
     </row>
     <row r="127" spans="1:111">
       <c r="D127" s="2"/>
       <c r="I127" t="s">
         <v>2</v>
       </c>
       <c r="DD127" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
     </row>
     <row r="128" spans="1:111">
       <c r="D128" s="2"/>
       <c r="I128" t="s">
         <v>2</v>
       </c>
       <c r="DD128" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
     </row>
     <row r="129" spans="1:111">
       <c r="D129" s="2"/>
       <c r="I129" t="s">
         <v>2</v>
       </c>
       <c r="DD129" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
     </row>
     <row r="130" spans="1:111">
       <c r="D130" s="2"/>
       <c r="I130" t="s">
         <v>2</v>
       </c>
       <c r="DD130" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
     </row>
     <row r="131" spans="1:111">
       <c r="D131" s="2"/>
       <c r="I131" t="s">
         <v>2</v>
       </c>
       <c r="DD131" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
     </row>
     <row r="132" spans="1:111">
       <c r="D132" s="2"/>
       <c r="I132" t="s">
         <v>2</v>
       </c>
       <c r="DD132" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
     </row>
     <row r="133" spans="1:111">
       <c r="D133" s="2"/>
       <c r="I133" t="s">
         <v>2</v>
       </c>
       <c r="DD133" t="s">
-        <v>287</v>
+        <v>301</v>
       </c>
     </row>
     <row r="134" spans="1:111">
       <c r="D134" s="2"/>
       <c r="I134" t="s">
         <v>2</v>
       </c>
       <c r="DD134" t="s">
-        <v>288</v>
+        <v>302</v>
       </c>
     </row>
     <row r="135" spans="1:111">
       <c r="D135" s="2"/>
       <c r="I135" t="s">
         <v>2</v>
       </c>
       <c r="DD135" t="s">
-        <v>289</v>
+        <v>303</v>
       </c>
     </row>
     <row r="136" spans="1:111">
       <c r="D136" s="2"/>
       <c r="I136" t="s">
         <v>2</v>
       </c>
       <c r="DD136" t="s">
-        <v>290</v>
+        <v>304</v>
       </c>
     </row>
     <row r="137" spans="1:111">
       <c r="D137" s="2"/>
       <c r="I137" t="s">
         <v>2</v>
       </c>
       <c r="DD137" t="s">
-        <v>291</v>
+        <v>305</v>
       </c>
     </row>
     <row r="138" spans="1:111">
       <c r="D138" s="2"/>
       <c r="I138" t="s">
         <v>2</v>
       </c>
       <c r="DD138" t="s">
-        <v>292</v>
+        <v>306</v>
       </c>
     </row>
     <row r="139" spans="1:111">
       <c r="D139" s="2"/>
       <c r="I139" t="s">
         <v>2</v>
       </c>
       <c r="DD139" t="s">
-        <v>293</v>
+        <v>307</v>
       </c>
     </row>
     <row r="140" spans="1:111">
       <c r="D140" s="2"/>
       <c r="I140" t="s">
         <v>2</v>
       </c>
       <c r="DD140" t="s">
-        <v>294</v>
+        <v>308</v>
       </c>
     </row>
     <row r="141" spans="1:111">
       <c r="D141" s="2"/>
       <c r="I141" t="s">
         <v>2</v>
       </c>
       <c r="DD141" t="s">
-        <v>295</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:111">
       <c r="D142" s="2"/>
       <c r="I142" t="s">
         <v>2</v>
       </c>
       <c r="DD142" t="s">
-        <v>296</v>
+        <v>310</v>
       </c>
     </row>
     <row r="143" spans="1:111">
       <c r="D143" s="2"/>
       <c r="I143" t="s">
         <v>2</v>
       </c>
       <c r="DD143" t="s">
-        <v>297</v>
+        <v>311</v>
       </c>
     </row>
     <row r="144" spans="1:111">
       <c r="D144" s="2"/>
       <c r="I144" t="s">
         <v>2</v>
       </c>
       <c r="DD144" t="s">
-        <v>298</v>
+        <v>312</v>
       </c>
     </row>
     <row r="145" spans="1:111">
       <c r="D145" s="2"/>
       <c r="I145" t="s">
         <v>2</v>
       </c>
       <c r="DD145" t="s">
-        <v>299</v>
+        <v>313</v>
       </c>
     </row>
     <row r="146" spans="1:111">
       <c r="D146" s="2"/>
       <c r="I146" t="s">
         <v>2</v>
       </c>
       <c r="DD146" t="s">
-        <v>300</v>
+        <v>314</v>
       </c>
     </row>
     <row r="147" spans="1:111">
       <c r="D147" s="2"/>
       <c r="I147" t="s">
         <v>2</v>
       </c>
       <c r="DD147" t="s">
-        <v>301</v>
+        <v>315</v>
       </c>
     </row>
     <row r="148" spans="1:111">
       <c r="D148" s="2"/>
       <c r="I148" t="s">
         <v>2</v>
       </c>
       <c r="DD148" t="s">
-        <v>302</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:111">
       <c r="D149" s="2"/>
       <c r="I149" t="s">
         <v>2</v>
       </c>
       <c r="DD149" t="s">
-        <v>303</v>
+        <v>317</v>
       </c>
     </row>
     <row r="150" spans="1:111">
       <c r="D150" s="2"/>
       <c r="I150" t="s">
         <v>2</v>
       </c>
       <c r="DD150" t="s">
-        <v>304</v>
+        <v>318</v>
       </c>
     </row>
     <row r="151" spans="1:111">
       <c r="D151" s="2"/>
       <c r="I151" t="s">
         <v>2</v>
       </c>
       <c r="DD151" t="s">
-        <v>305</v>
+        <v>319</v>
       </c>
     </row>
     <row r="152" spans="1:111">
       <c r="D152" s="2"/>
       <c r="I152" t="s">
         <v>2</v>
       </c>
       <c r="DD152" t="s">
-        <v>306</v>
+        <v>320</v>
       </c>
     </row>
     <row r="153" spans="1:111">
       <c r="D153" s="2"/>
       <c r="I153" t="s">
         <v>2</v>
       </c>
       <c r="DD153" t="s">
-        <v>307</v>
+        <v>321</v>
       </c>
     </row>
     <row r="154" spans="1:111">
       <c r="D154" s="2"/>
       <c r="I154" t="s">
         <v>2</v>
       </c>
       <c r="DD154" t="s">
-        <v>308</v>
+        <v>322</v>
       </c>
     </row>
     <row r="155" spans="1:111">
       <c r="D155" s="2"/>
       <c r="I155" t="s">
         <v>2</v>
       </c>
       <c r="DD155" t="s">
-        <v>309</v>
+        <v>323</v>
       </c>
     </row>
     <row r="156" spans="1:111">
       <c r="D156" s="2"/>
       <c r="I156" t="s">
         <v>2</v>
       </c>
       <c r="DD156" t="s">
-        <v>310</v>
+        <v>324</v>
       </c>
     </row>
     <row r="157" spans="1:111">
       <c r="D157" s="2"/>
       <c r="I157" t="s">
         <v>2</v>
       </c>
       <c r="DD157" t="s">
-        <v>311</v>
+        <v>325</v>
       </c>
     </row>
     <row r="158" spans="1:111">
       <c r="D158" s="2"/>
       <c r="I158" t="s">
         <v>2</v>
       </c>
       <c r="DD158" t="s">
-        <v>312</v>
+        <v>326</v>
       </c>
     </row>
     <row r="159" spans="1:111">
       <c r="D159" s="2"/>
       <c r="I159" t="s">
         <v>2</v>
       </c>
       <c r="DD159" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
     </row>
     <row r="160" spans="1:111">
       <c r="D160" s="2"/>
       <c r="I160" t="s">
         <v>2</v>
       </c>
       <c r="DD160" t="s">
-        <v>314</v>
+        <v>328</v>
       </c>
     </row>
     <row r="161" spans="1:111">
       <c r="D161" s="2"/>
       <c r="I161" t="s">
         <v>2</v>
       </c>
       <c r="DD161" t="s">
-        <v>315</v>
+        <v>329</v>
       </c>
     </row>
     <row r="162" spans="1:111">
       <c r="D162" s="2"/>
       <c r="I162" t="s">
         <v>2</v>
       </c>
       <c r="DD162" t="s">
-        <v>316</v>
+        <v>330</v>
       </c>
     </row>
     <row r="163" spans="1:111">
       <c r="D163" s="2"/>
       <c r="I163" t="s">
         <v>2</v>
       </c>
       <c r="DD163" t="s">
-        <v>317</v>
+        <v>331</v>
       </c>
     </row>
     <row r="164" spans="1:111">
       <c r="D164" s="2"/>
       <c r="I164" t="s">
         <v>2</v>
       </c>
       <c r="DD164" t="s">
-        <v>318</v>
+        <v>332</v>
       </c>
     </row>
     <row r="165" spans="1:111">
       <c r="D165" s="2"/>
       <c r="I165" t="s">
         <v>2</v>
       </c>
       <c r="DD165" t="s">
-        <v>319</v>
+        <v>333</v>
       </c>
     </row>
     <row r="166" spans="1:111">
       <c r="D166" s="2"/>
       <c r="I166" t="s">
         <v>2</v>
       </c>
       <c r="DD166" t="s">
-        <v>320</v>
+        <v>334</v>
       </c>
     </row>
     <row r="167" spans="1:111">
       <c r="D167" s="2"/>
       <c r="I167" t="s">
         <v>2</v>
       </c>
       <c r="DD167" t="s">
-        <v>321</v>
+        <v>335</v>
       </c>
     </row>
     <row r="168" spans="1:111">
       <c r="D168" s="2"/>
       <c r="I168" t="s">
         <v>2</v>
       </c>
       <c r="DD168" t="s">
-        <v>322</v>
+        <v>336</v>
       </c>
     </row>
     <row r="169" spans="1:111">
       <c r="D169" s="2"/>
       <c r="I169" t="s">
         <v>2</v>
       </c>
       <c r="DD169" t="s">
-        <v>323</v>
+        <v>337</v>
       </c>
     </row>
     <row r="170" spans="1:111">
       <c r="D170" s="2"/>
       <c r="I170" t="s">
         <v>2</v>
       </c>
       <c r="DD170" t="s">
-        <v>324</v>
+        <v>338</v>
       </c>
     </row>
     <row r="171" spans="1:111">
       <c r="D171" s="2"/>
       <c r="I171" t="s">
         <v>2</v>
       </c>
       <c r="DD171" t="s">
-        <v>325</v>
+        <v>339</v>
       </c>
     </row>
     <row r="172" spans="1:111">
       <c r="D172" s="2"/>
       <c r="I172" t="s">
         <v>2</v>
       </c>
       <c r="DD172" t="s">
-        <v>326</v>
+        <v>340</v>
       </c>
     </row>
     <row r="173" spans="1:111">
       <c r="D173" s="2"/>
       <c r="I173" t="s">
         <v>2</v>
       </c>
       <c r="DD173" t="s">
-        <v>327</v>
+        <v>341</v>
       </c>
     </row>
     <row r="174" spans="1:111">
       <c r="D174" s="2"/>
       <c r="I174" t="s">
         <v>2</v>
       </c>
       <c r="DD174" t="s">
-        <v>328</v>
+        <v>342</v>
       </c>
     </row>
     <row r="175" spans="1:111">
       <c r="D175" s="2"/>
       <c r="I175" t="s">
         <v>2</v>
       </c>
       <c r="DD175" t="s">
-        <v>329</v>
+        <v>343</v>
       </c>
     </row>
     <row r="176" spans="1:111">
       <c r="D176" s="2"/>
       <c r="I176" t="s">
         <v>2</v>
       </c>
       <c r="DD176" t="s">
-        <v>330</v>
+        <v>344</v>
       </c>
     </row>
     <row r="177" spans="1:111">
       <c r="D177" s="2"/>
       <c r="I177" t="s">
         <v>2</v>
       </c>
       <c r="DD177" t="s">
-        <v>331</v>
+        <v>345</v>
       </c>
     </row>
     <row r="178" spans="1:111">
       <c r="D178" s="2"/>
       <c r="I178" t="s">
         <v>2</v>
       </c>
       <c r="DD178" t="s">
-        <v>332</v>
+        <v>346</v>
       </c>
     </row>
     <row r="179" spans="1:111">
       <c r="D179" s="2"/>
       <c r="I179" t="s">
         <v>2</v>
       </c>
       <c r="DD179" t="s">
-        <v>333</v>
+        <v>347</v>
       </c>
     </row>
     <row r="180" spans="1:111">
       <c r="D180" s="2"/>
       <c r="I180" t="s">
         <v>2</v>
       </c>
       <c r="DD180" t="s">
-        <v>334</v>
+        <v>348</v>
       </c>
     </row>
     <row r="181" spans="1:111">
       <c r="D181" s="2"/>
       <c r="I181" t="s">
         <v>2</v>
       </c>
       <c r="DD181" t="s">
-        <v>335</v>
+        <v>349</v>
       </c>
     </row>
     <row r="182" spans="1:111">
       <c r="D182" s="2"/>
       <c r="I182" t="s">
         <v>2</v>
       </c>
       <c r="DD182" t="s">
-        <v>336</v>
+        <v>350</v>
       </c>
     </row>
     <row r="183" spans="1:111">
       <c r="D183" s="2"/>
       <c r="I183" t="s">
         <v>2</v>
       </c>
       <c r="DD183" t="s">
-        <v>337</v>
+        <v>351</v>
       </c>
     </row>
     <row r="184" spans="1:111">
       <c r="D184" s="2"/>
       <c r="I184" t="s">
         <v>2</v>
       </c>
       <c r="DD184" t="s">
-        <v>338</v>
+        <v>352</v>
       </c>
     </row>
     <row r="185" spans="1:111">
       <c r="D185" s="2"/>
       <c r="I185" t="s">
         <v>2</v>
       </c>
       <c r="DD185" t="s">
-        <v>339</v>
+        <v>353</v>
       </c>
     </row>
     <row r="186" spans="1:111">
       <c r="D186" s="2"/>
       <c r="I186" t="s">
         <v>2</v>
       </c>
       <c r="DD186" t="s">
-        <v>340</v>
+        <v>354</v>
       </c>
     </row>
     <row r="187" spans="1:111">
       <c r="D187" s="2"/>
       <c r="I187" t="s">
         <v>2</v>
       </c>
       <c r="DD187" t="s">
-        <v>341</v>
+        <v>355</v>
       </c>
     </row>
     <row r="188" spans="1:111">
       <c r="D188" s="2"/>
       <c r="I188" t="s">
         <v>2</v>
       </c>
       <c r="DD188" t="s">
-        <v>342</v>
+        <v>356</v>
       </c>
     </row>
     <row r="189" spans="1:111">
       <c r="D189" s="2"/>
       <c r="I189" t="s">
         <v>2</v>
       </c>
       <c r="DD189" t="s">
-        <v>343</v>
+        <v>357</v>
       </c>
     </row>
     <row r="190" spans="1:111">
       <c r="D190" s="2"/>
       <c r="I190" t="s">
         <v>2</v>
       </c>
       <c r="DD190" t="s">
-        <v>344</v>
+        <v>358</v>
       </c>
     </row>
     <row r="191" spans="1:111">
       <c r="D191" s="2"/>
       <c r="I191" t="s">
         <v>2</v>
       </c>
       <c r="DD191" t="s">
-        <v>345</v>
+        <v>359</v>
       </c>
     </row>
     <row r="192" spans="1:111">
       <c r="D192" s="2"/>
       <c r="I192" t="s">
         <v>2</v>
       </c>
       <c r="DD192" t="s">
-        <v>346</v>
+        <v>360</v>
       </c>
     </row>
     <row r="193" spans="1:111">
       <c r="D193" s="2"/>
       <c r="I193" t="s">
         <v>2</v>
       </c>
       <c r="DD193" t="s">
-        <v>347</v>
+        <v>361</v>
       </c>
     </row>
     <row r="194" spans="1:111">
       <c r="D194" s="2"/>
       <c r="I194" t="s">
         <v>2</v>
       </c>
       <c r="DD194" t="s">
-        <v>348</v>
+        <v>362</v>
       </c>
     </row>
     <row r="195" spans="1:111">
       <c r="D195" s="2"/>
       <c r="I195" t="s">
         <v>2</v>
       </c>
       <c r="DD195" t="s">
-        <v>349</v>
+        <v>363</v>
       </c>
     </row>
     <row r="196" spans="1:111">
       <c r="D196" s="2"/>
       <c r="I196" t="s">
         <v>2</v>
       </c>
       <c r="DD196" t="s">
-        <v>350</v>
+        <v>364</v>
       </c>
     </row>
     <row r="197" spans="1:111">
       <c r="D197" s="2"/>
       <c r="I197" t="s">
         <v>2</v>
       </c>
       <c r="DD197" t="s">
-        <v>351</v>
+        <v>365</v>
       </c>
     </row>
     <row r="198" spans="1:111">
       <c r="D198" s="2"/>
       <c r="I198" t="s">
         <v>2</v>
       </c>
       <c r="DD198" t="s">
-        <v>352</v>
+        <v>366</v>
       </c>
     </row>
     <row r="199" spans="1:111">
       <c r="D199" s="2"/>
       <c r="I199" t="s">
         <v>2</v>
       </c>
       <c r="DD199" t="s">
-        <v>353</v>
+        <v>367</v>
       </c>
     </row>
     <row r="200" spans="1:111">
       <c r="D200" s="2"/>
       <c r="I200" t="s">
         <v>2</v>
       </c>
       <c r="DD200" t="s">
-        <v>354</v>
+        <v>368</v>
       </c>
     </row>
     <row r="201" spans="1:111">
       <c r="D201" s="2"/>
       <c r="I201" t="s">
         <v>2</v>
       </c>
       <c r="DD201" t="s">
-        <v>355</v>
+        <v>369</v>
       </c>
     </row>
     <row r="202" spans="1:111">
       <c r="D202" s="2"/>
       <c r="I202" t="s">
         <v>2</v>
       </c>
       <c r="DD202" t="s">
-        <v>356</v>
+        <v>370</v>
       </c>
     </row>
     <row r="203" spans="1:111">
       <c r="D203" s="2"/>
       <c r="I203" t="s">
         <v>2</v>
       </c>
       <c r="DD203" t="s">
-        <v>357</v>
+        <v>371</v>
       </c>
     </row>
     <row r="204" spans="1:111">
       <c r="D204" s="2"/>
       <c r="I204" t="s">
         <v>2</v>
       </c>
       <c r="DD204" t="s">
-        <v>358</v>
+        <v>372</v>
       </c>
     </row>
     <row r="205" spans="1:111">
       <c r="D205" s="2"/>
       <c r="I205" t="s">
         <v>2</v>
       </c>
       <c r="DD205" t="s">
-        <v>359</v>
+        <v>373</v>
       </c>
     </row>
     <row r="206" spans="1:111">
       <c r="D206" s="2"/>
       <c r="I206" t="s">
         <v>2</v>
       </c>
       <c r="DD206" t="s">
-        <v>360</v>
+        <v>374</v>
       </c>
     </row>
     <row r="207" spans="1:111">
       <c r="D207" s="2"/>
       <c r="I207" t="s">
         <v>2</v>
       </c>
       <c r="DD207" t="s">
-        <v>361</v>
+        <v>375</v>
       </c>
     </row>
     <row r="208" spans="1:111">
       <c r="D208" s="2"/>
       <c r="I208" t="s">
         <v>2</v>
       </c>
       <c r="DD208" t="s">
-        <v>362</v>
+        <v>376</v>
       </c>
     </row>
     <row r="209" spans="1:111">
       <c r="D209" s="2"/>
       <c r="I209" t="s">
         <v>2</v>
       </c>
       <c r="DD209" t="s">
-        <v>363</v>
+        <v>377</v>
       </c>
     </row>
     <row r="210" spans="1:111">
       <c r="D210" s="2"/>
       <c r="I210" t="s">
         <v>2</v>
       </c>
       <c r="DD210" t="s">
-        <v>364</v>
+        <v>378</v>
       </c>
     </row>
     <row r="211" spans="1:111">
       <c r="D211" s="2"/>
       <c r="I211" t="s">
         <v>2</v>
       </c>
       <c r="DD211" t="s">
-        <v>365</v>
+        <v>379</v>
       </c>
     </row>
     <row r="212" spans="1:111">
       <c r="D212" s="2"/>
       <c r="I212" t="s">
         <v>2</v>
       </c>
       <c r="DD212" t="s">
-        <v>366</v>
+        <v>380</v>
       </c>
     </row>
     <row r="213" spans="1:111">
       <c r="D213" s="2"/>
       <c r="I213" t="s">
         <v>2</v>
       </c>
       <c r="DD213" t="s">
-        <v>367</v>
+        <v>381</v>
       </c>
     </row>
     <row r="214" spans="1:111">
       <c r="D214" s="2"/>
       <c r="I214" t="s">
         <v>2</v>
       </c>
       <c r="DD214" t="s">
-        <v>368</v>
+        <v>382</v>
       </c>
     </row>
     <row r="215" spans="1:111">
       <c r="D215" s="2"/>
       <c r="I215" t="s">
         <v>2</v>
       </c>
       <c r="DD215" t="s">
-        <v>369</v>
+        <v>383</v>
       </c>
     </row>
     <row r="216" spans="1:111">
       <c r="D216" s="2"/>
       <c r="I216" t="s">
         <v>2</v>
       </c>
       <c r="DD216" t="s">
-        <v>370</v>
+        <v>384</v>
       </c>
     </row>
     <row r="217" spans="1:111">
       <c r="D217" s="2"/>
       <c r="I217" t="s">
         <v>2</v>
       </c>
       <c r="DD217" t="s">
-        <v>371</v>
+        <v>385</v>
       </c>
     </row>
     <row r="218" spans="1:111">
       <c r="D218" s="2"/>
       <c r="I218" t="s">
         <v>2</v>
       </c>
       <c r="DD218" t="s">
-        <v>372</v>
+        <v>386</v>
       </c>
     </row>
     <row r="219" spans="1:111">
       <c r="D219" s="2"/>
       <c r="I219" t="s">
         <v>2</v>
       </c>
       <c r="DD219" t="s">
-        <v>373</v>
+        <v>387</v>
       </c>
     </row>
     <row r="220" spans="1:111">
       <c r="D220" s="2"/>
       <c r="I220" t="s">
         <v>2</v>
       </c>
       <c r="DD220" t="s">
-        <v>374</v>
+        <v>388</v>
       </c>
     </row>
     <row r="221" spans="1:111">
       <c r="D221" s="2"/>
       <c r="I221" t="s">
         <v>2</v>
       </c>
       <c r="DD221" t="s">
-        <v>375</v>
+        <v>389</v>
       </c>
     </row>
     <row r="222" spans="1:111">
       <c r="D222" s="2"/>
       <c r="I222" t="s">
         <v>2</v>
       </c>
       <c r="DD222" t="s">
-        <v>376</v>
+        <v>390</v>
       </c>
     </row>
     <row r="223" spans="1:111">
       <c r="D223" s="2"/>
       <c r="I223" t="s">
         <v>2</v>
       </c>
       <c r="DD223" t="s">
-        <v>377</v>
+        <v>391</v>
       </c>
     </row>
     <row r="224" spans="1:111">
       <c r="D224" s="2"/>
       <c r="I224" t="s">
         <v>2</v>
       </c>
       <c r="DD224" t="s">
-        <v>378</v>
+        <v>392</v>
       </c>
     </row>
     <row r="225" spans="1:111">
       <c r="D225" s="2"/>
       <c r="I225" t="s">
         <v>2</v>
       </c>
       <c r="DD225" t="s">
-        <v>379</v>
+        <v>393</v>
       </c>
     </row>
     <row r="226" spans="1:111">
       <c r="D226" s="2"/>
       <c r="I226" t="s">
         <v>2</v>
       </c>
       <c r="DD226" t="s">
-        <v>380</v>
+        <v>394</v>
       </c>
     </row>
     <row r="227" spans="1:111">
       <c r="D227" s="2"/>
       <c r="I227" t="s">
         <v>2</v>
       </c>
       <c r="DD227" t="s">
-        <v>381</v>
+        <v>395</v>
       </c>
     </row>
     <row r="228" spans="1:111">
       <c r="D228" s="2"/>
       <c r="I228" t="s">
         <v>2</v>
       </c>
       <c r="DD228" t="s">
-        <v>382</v>
+        <v>396</v>
       </c>
     </row>
     <row r="229" spans="1:111">
       <c r="D229" s="2"/>
       <c r="I229" t="s">
         <v>2</v>
       </c>
       <c r="DD229" t="s">
-        <v>383</v>
+        <v>397</v>
       </c>
     </row>
     <row r="230" spans="1:111">
       <c r="D230" s="2"/>
       <c r="I230" t="s">
         <v>2</v>
       </c>
       <c r="DD230" t="s">
-        <v>384</v>
+        <v>398</v>
       </c>
     </row>
     <row r="231" spans="1:111">
       <c r="D231" s="2"/>
       <c r="I231" t="s">
         <v>2</v>
       </c>
       <c r="DD231" t="s">
-        <v>385</v>
+        <v>399</v>
       </c>
     </row>
     <row r="232" spans="1:111">
       <c r="D232" s="2"/>
       <c r="I232" t="s">
         <v>2</v>
       </c>
       <c r="DD232" t="s">
-        <v>386</v>
+        <v>400</v>
       </c>
     </row>
     <row r="233" spans="1:111">
       <c r="D233" s="2"/>
       <c r="I233" t="s">
         <v>2</v>
       </c>
       <c r="DD233" t="s">
-        <v>387</v>
+        <v>401</v>
       </c>
     </row>
     <row r="234" spans="1:111">
       <c r="D234" s="2"/>
       <c r="I234" t="s">
         <v>2</v>
       </c>
       <c r="DD234" t="s">
-        <v>388</v>
+        <v>402</v>
       </c>
     </row>
     <row r="235" spans="1:111">
       <c r="D235" s="2"/>
       <c r="I235" t="s">
         <v>2</v>
       </c>
       <c r="DD235" t="s">
-        <v>389</v>
+        <v>403</v>
       </c>
     </row>
     <row r="236" spans="1:111">
       <c r="D236" s="2"/>
       <c r="I236" t="s">
         <v>2</v>
       </c>
       <c r="DD236" t="s">
-        <v>390</v>
+        <v>404</v>
       </c>
     </row>
     <row r="237" spans="1:111">
       <c r="D237" s="2"/>
       <c r="I237" t="s">
         <v>2</v>
       </c>
       <c r="DD237" t="s">
-        <v>391</v>
+        <v>405</v>
       </c>
     </row>
     <row r="238" spans="1:111">
       <c r="D238" s="2"/>
       <c r="I238" t="s">
         <v>2</v>
       </c>
       <c r="DD238" t="s">
-        <v>392</v>
+        <v>406</v>
       </c>
     </row>
     <row r="239" spans="1:111">
       <c r="D239" s="2"/>
       <c r="I239" t="s">
         <v>2</v>
       </c>
       <c r="DD239" t="s">
-        <v>393</v>
+        <v>407</v>
       </c>
     </row>
     <row r="240" spans="1:111">
       <c r="D240" s="2"/>
       <c r="I240" t="s">
         <v>2</v>
       </c>
       <c r="DD240" t="s">
-        <v>394</v>
+        <v>408</v>
       </c>
     </row>
     <row r="241" spans="1:111">
       <c r="D241" s="2"/>
       <c r="I241" t="s">
         <v>2</v>
       </c>
       <c r="DD241" t="s">
-        <v>395</v>
+        <v>409</v>
       </c>
     </row>
     <row r="242" spans="1:111">
       <c r="D242" s="2"/>
       <c r="I242" t="s">
         <v>2</v>
       </c>
       <c r="DD242" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
     </row>
     <row r="243" spans="1:111">
       <c r="D243" s="2"/>
       <c r="I243" t="s">
         <v>2</v>
       </c>
       <c r="DD243" t="s">
-        <v>397</v>
+        <v>411</v>
       </c>
     </row>
     <row r="244" spans="1:111">
       <c r="D244" s="2"/>
       <c r="I244" t="s">
         <v>2</v>
       </c>
       <c r="DD244" t="s">
-        <v>398</v>
+        <v>412</v>
       </c>
     </row>
     <row r="245" spans="1:111">
       <c r="D245" s="2"/>
       <c r="I245" t="s">
         <v>2</v>
       </c>
       <c r="DD245" t="s">
-        <v>399</v>
+        <v>413</v>
       </c>
     </row>
     <row r="246" spans="1:111">
       <c r="D246" s="2"/>
       <c r="I246" t="s">
         <v>2</v>
       </c>
       <c r="DD246" t="s">
-        <v>400</v>
+        <v>414</v>
       </c>
     </row>
     <row r="247" spans="1:111">
       <c r="D247" s="2"/>
       <c r="I247" t="s">
         <v>2</v>
       </c>
       <c r="DD247" t="s">
-        <v>401</v>
+        <v>415</v>
       </c>
     </row>
     <row r="248" spans="1:111">
       <c r="D248" s="2"/>
       <c r="I248" t="s">
         <v>2</v>
       </c>
       <c r="DD248" t="s">
-        <v>402</v>
+        <v>416</v>
       </c>
     </row>
     <row r="249" spans="1:111">
       <c r="D249" s="2"/>
       <c r="I249" t="s">
         <v>2</v>
       </c>
       <c r="DD249" t="s">
-        <v>403</v>
+        <v>417</v>
       </c>
     </row>
     <row r="250" spans="1:111">
       <c r="D250" s="2"/>
       <c r="I250" t="s">
         <v>2</v>
       </c>
       <c r="DD250" t="s">
-        <v>404</v>
+        <v>418</v>
       </c>
     </row>
     <row r="251" spans="1:111">
       <c r="D251" s="2"/>
       <c r="I251" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="252" spans="1:111">
       <c r="D252" s="2"/>
       <c r="I252" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="253" spans="1:111">
       <c r="D253" s="2"/>
       <c r="I253" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="254" spans="1:111">
       <c r="D254" s="2"/>
       <c r="I254" t="s">
         <v>2</v>
       </c>
@@ -9061,90 +9145,90 @@
       <c r="D998" s="2"/>
       <c r="I998" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="999" spans="1:111">
       <c r="D999" s="2"/>
       <c r="I999" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="1000" spans="1:111">
       <c r="D1000" s="2"/>
       <c r="I1000" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="14">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AA5:AA1000">
-      <formula1>'Worksheet'!$DG$1:$DG$20</formula1>
+      <formula1>'Worksheet'!$DG$1:$DG$35</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
       <formula1>'Worksheet'!$DB$1:$DB$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="O5:O1000">
       <formula1>'Worksheet'!$DC$1:$DC$63</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
       <formula1>'Worksheet'!$DD$1:$DD$250</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="R5:R1000">
       <formula1>'Worksheet'!$DE$1:$DE$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="S5:S1000">
-      <formula1>'Worksheet'!$DF$1:$DF$12</formula1>
+      <formula1>'Worksheet'!$DF$1:$DF$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="T5:T1000">
-      <formula1>'Worksheet'!$DG$1:$DG$20</formula1>
+      <formula1>'Worksheet'!$DG$1:$DG$35</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="U5:U1000">
-      <formula1>'Worksheet'!$DG$1:$DG$20</formula1>
+      <formula1>'Worksheet'!$DG$1:$DG$35</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="V5:V1000">
-      <formula1>'Worksheet'!$DG$1:$DG$20</formula1>
+      <formula1>'Worksheet'!$DG$1:$DG$35</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="W5:W1000">
-      <formula1>'Worksheet'!$DG$1:$DG$20</formula1>
+      <formula1>'Worksheet'!$DG$1:$DG$35</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="X5:X1000">
-      <formula1>'Worksheet'!$DG$1:$DG$20</formula1>
+      <formula1>'Worksheet'!$DG$1:$DG$35</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Y5:Y1000">
-      <formula1>'Worksheet'!$DG$1:$DG$20</formula1>
+      <formula1>'Worksheet'!$DG$1:$DG$35</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Z5:Z1000">
-      <formula1>'Worksheet'!$DG$1:$DG$20</formula1>
+      <formula1>'Worksheet'!$DG$1:$DG$35</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>